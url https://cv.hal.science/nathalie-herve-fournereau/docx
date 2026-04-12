--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?, n° spécial n° 21,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations concluantes sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice climatique : enjeux et perspectives / Climate Justice: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2016, Droit(s) et développement durable, 9782802755739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?, n° spécial n° 21,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/justice-climatique-climate-justice-9782802755739.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>