--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations concluantes sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice climatique : enjeux et perspectives / Climate Justice: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2016, Droit(s) et développement durable, 9782802755739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?, n° spécial n° 21,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations concluantes sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice climatique : enjeux et perspectives / Climate Justice: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2016, Droit(s) et développement durable, 9782802755739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?, n° spécial n° 21,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/justice-climatique-climate-justice-9782802755739.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/justice-climatique-climate-justice-9782802755739.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>