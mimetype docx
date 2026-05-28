--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations concluantes sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice climatique : enjeux et perspectives / Climate Justice: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2016, Droit(s) et développement durable, 9782802755739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?, n° spécial n° 21,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie HERVE-FOURNEREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero Pollution for Water- Disenchanted Reflections on the 2025 EU Water Resilience Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerd Winter, Richard Macrory and Ludwig Kramer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Policy and Law: Reflections at Fifty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europa Law Publishing, Zutphen, In press, ISBN 978946251xxxx (paperback)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Emergency, Vulnerability and Justice: The Ambivalent Dynamic of the European Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanja Bogojevic and Xavier Groussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency and EU Law - The Case of Covid-19, Climate Change and Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21 - Swedish Studies in European Law, HART PUBLISHING - Bloomsbury Publishing, In press, 9781509993321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urgence Biodiversité dans la tourmente. Le récit pathétique du futur règlement de l’Union européenne sur la restauration de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert (volume 2) de European Research for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 2, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interférences entre la politique de l’environnement et la stratégie numérique européenne – Pacte vert et boussole numérique : balises juridiques pour une double transition soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunessen Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.563-605, 2022, Collection droit de l'Union européenne - Monographies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Greenpeace à Carvalho : vingt-cinq années de recours déclarés irrecevables par la CJUE. Quelles dynamiques d'évolution de la jurisprudence Plaumann pour répondre au comité d'examen de la convention d'Aarhus d'ici 2021 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du contentieux climatique. Usages et mobilisations du droit - sous la direction de M. Torre-Schaub en collaboration avec B. Lormeteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de la société civile organisée à la politique environnementale de l’Union européenne, entre prudence, résistance et dynamique démocratique L’illustration emblématique de la participation des organisations de défense de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union européenne et société civile organisée : Pygmalion et Golem ouvrage coordonné par A. Millet-Devalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the 2019 Fitness Check of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Peeters; M. Elliantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Environmental Law Research Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, p. 280-295, 2020, 978-1788970662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des communautés autochtones : le bilan en demi-teinte du règlement (UE) n° 511/2014 relatif au protocole de Nagoya sur l'accès aux ressources génétiques et le partage juste et équitable des avantages découlant de leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples autochtones et intégrations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.281-303, 2020, 978-2-7535-7941-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion singulière de la Union Europa en la Convencion de Aarhus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Prieur; G. Sozzo; A. Napoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acuerdo De Escazu : Hacia la democratia ambiental en America latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones UNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 98-119, 2020, 978 987 749 263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participacion « singulière » de la Union Europa en la Convención de Aarhus: Illustración el prisma de la comunicación ACCC/C/2008/32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia ambiental en América latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, ISBN 978-987-749-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union européenne : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Adalid; Frédérique Michéa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes-biodiversité. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux. Vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 79, 2018, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs. Chapitre hommes-biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POMADE A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-milieux : vers un croisement des savoirs pour une méthodologie de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 79-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités, injustices et justice(s) environnementale(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 173-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l’Union européenne dans le domaine de la protection de l’eau et des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La police de l’eau - Réglementer les usages des eaux : un défi permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 275, 2017, 979-10-91089-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de droit de l'Union européenne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-98, 2017, Droits européens, 9782753552302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations conclusives sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHELOT A. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice climatique / Climate Justice Enjeux et perspectives / Challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 355-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations concluantes sur la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice climatique : enjeux et perspectives / Climate Justice: Challenges and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-363, 2016, Droit(s) et développement durable, 9782802755739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et la mer : un patrimoine à sauvegarder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.147-166, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage insolite au coeur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cherche-Midi; CNRS, pp.167-175, 2014, 978-2-7491-3395-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O conceito de serviços ecossistêmicos: promotor de novas sinergias entre as estratégias europeias sobre o clima e a biodiversidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito, Justiça e Ambiente : perspectivas franco-brasileiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande, pp.121-150, 2013, 978-85-7566-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3: Does the concept of ecosystem services promote synergies between European strategies for climate change and biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Climate Change Linkages at International, National and Local Levels The IUCN Academy of Environmental Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.65-93, 2013, 9781782546887. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781782546894.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne, le droit de l’environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, le droit de l'environnement et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.204-205, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'initiative européenne pour l'eau au miroir de l'équité : la solidarité contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.259-290, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de non régression environnementale en droit de l'Union européenne : entre idéalité et réalité normative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.197-214, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrication à l'utilisation industrielle des nanotubes de carbone quels dispositifs juridiques pour la protection de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux - Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.249-272, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: The paradoxical nature of French climate change law in the light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law in EU Member States Towards National Legislation for Climate Protection New Horizons in Environmental and Energy Law series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, 9781781002773. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002780.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Nature of French Climate Change Law in the Light of the Grenelle Environmental Round Table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Law In EU Member States. Towards National Legislation for Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.156-177, 2012, New horizons in enviromental and energy law</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des nanos. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.429-454, 2011, Colloques et débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ? L'épreuve du syndrome du lampadaire et de la relativité des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et outils du droit de l'environnement Développements récents, développements (peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthemis, pp.109-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies : des normes techniques aux normes tout court ou la nébuleuse normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation des nanotechnologies, clair-obscur normatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.43-88, 2010, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politiques de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.31-40, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Union européenne et la responsabilité environnementale: illustration topique d'un enchevêtrement complexe des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité environnementale </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.263-294, 2009, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration: une jurisprudence empreinte de paradoxes ou les paradoxes de la prudence du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.209-233, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un label écologique européen des produits de la pêche : quelles contributions en faveur de la protection durable de l'environnement marin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la mer : vers une politique maritime de l'Union européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.291-318, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l'environnement et ordre juridique communautaire : Une alliance d'ombres et de lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un droit commun de l'environnement : mélanges en l'honneur de Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.527-564, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;principe&amp;quot; d'intégration des exigences de la protection de l'environnement - Essai de clarification juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l'Union européenne en principes - Liber amicorum en l'honneur de Jean Raux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.643-686, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la politique commune de la pêche et la protection de l'environnement : du conditionnel au présent imparfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique européenne de la pêche : vers un développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apogée, pp.107-136, 2003, Publications du Pôle européen Jean-Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2000-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey for the Yearbook of European Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford university press, pp.601-610, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cohérence environnementale au service d'une dynamique communautaire d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique de la démarche communautaire dans la construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.31-56, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union Européenne et la promotion d'un développement régional durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'un développement régional durable dans le cadre de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.243-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning water and integrating nonhuman entities into water governance in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Besenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-025-02286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubree Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of researchers’ roles in sustainability science: the influence of project characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1963-1977. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04673631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et solidarités socio-écologiques in Chronique annuelle Droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Urgences écologiques : quelles urgences pour le droit ?, numéro spécial 21, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle droit de l'environnement de l'UE (oct. 2020 - oct. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur 8ème programme d'action général pour l'environnement in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits d'information, de participation et d'accès à la justice in chronique annuelle droit de l'environnement de l'Union européenne coordonnée par Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgence(s) pour le droit ? - Numéro spécial RJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 23 (Issue 1), p. 62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence écologique : les juristes sur le front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Caurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons juridiques pour une gouvernance repensée des océans,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, p. 23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting Wildlife Trafficking: An Overview of the EU’s Implementation of Its Action Plan Against Wildlife Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Wildlife Law and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 23 (n° 1), p. 62-81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13880292.2020.1775949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sovereignty and sustainable development : disenchanted analysis of a clear-obscure political speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vasyl Stefanyk Precarpathian National University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, p. 223-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15330/jpnu.5.2.223-226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins sinueux de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Inserguet-Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6/2015, p. 221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation n'est pas raison&amp;quot; ou le droit à l'épreuve du gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUNTRY REPORT: FRANCE Renewable Energy, Nanoparticles and Access to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journal Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrates et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2011 de la Cour de justice de l'Union européenne 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et marées vertes : rien de nouveau sur la plage, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille scientifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 397, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ruzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 396, pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence 2010 de la Cour de justice de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Juet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne et gouvernance environnementale : entre idéalités et réalités juridiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour de justice de l'Union européenne et la qualité de l'eau : reflets jurisprudentiels des paradoxes de la politique de l'eau de l'Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2-3), pp.947-980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence communautaire 2008 (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 376, pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité sanitaire et écologique vis-à-vis des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Les responsabilités environnementales dans l'espace européen, point de vue franco-belge&amp;quot; sous la direction de Geneviève Viney et Bernard Dubuisson édition Bruylant LGDJ 2006 910 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Law Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Law in the Member States : France (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of European Environmental Law, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.571-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'arrêt de la Cour de Justice du 15 juillet 2004, C 213/03, Syndicat professionnel coordination des pêcheurs de l'étang de Berre et de la région et Electricité de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.198-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de cow-boy ...ou communautés durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce international et la protection de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Combot-Madec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.3-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation professionnelle relative à l'environnement : l'esquisse d'une stratégie communautaire partenariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Regard, Revue Francophone sur la Recherche en Education à l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et Droit de l'Union européenne : les chemins du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE UMR 6262 CNRS Université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report Seminar Avosetta Group 2023 on Green Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avosetta Group (European association of environmental lawyers). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« DROITS DE LA NATURE ET DROIT DE L’UNION EUROPÉENNE : LES CHEMINS DU DIALOGUE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parlement européen Groupe les Verts Marie TOUSSAINT &amp; Délégation Bretagne-Pays de la Loire IODE UMR 6262 Université de Rennes 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights of Nature and European Union Law : Paths of Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE - Institut de l'Ouest : Droit et Europe- université de Rennes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la nature et droit de l'Union européenne, rapport à paraître en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe les Verts du Parlement européen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal species protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Annual Workshop Avosetta group. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’union européenne et la lutte intégrée contre les ennemis des cultures : généalogie d’une définition européenne à la croisée des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère chargé du développement durable; Office national de l’eau et des milieux aquatiques. 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption du règlement sur la restauration de la nature : un texte à l'avenir aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04650651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur les défis du droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.978-2-36833-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 15 : Droit de l'eau?, droit à l'eau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.ISBN:978-2-271-15222-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'introduire un recours en justice en droit de l'environnement de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées de cadeaux pour Noël ? Bienvenue dans l’univers féerique du Nanomonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et risques environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit communautaire et contamination microbienne des eaux littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de loi sur l'eau : premiers commentaires, Coordination de l'avis du Conseil scientifique de l'environnement de la région Bretagne sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la qualité des eaux en nitrates et recommandations pour une nouvelle politique de l'eau : aspects juridiques sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cyanobactéries : la prise en considération des risques par la législation communautaire et nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et droit communautaire de l'environnement, contribution à l'étude DATAR sur les instruments juridiques de l'aménagement du territoire de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique d'origine agricole : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et pacte vert pour l'Europe : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales - fabrique des (in)égalités sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social de Fribourg sous la direction de Rahma Bentirou Mathlouthi, Nov 2024, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice sociale et le pacte vert pour l'Europe : un rendez-vous manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance et justice environnementales : Fabrique des (in) égalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école de travail social Fribourg, Nov 2024, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Green Deal à l’horizon des élections européennes 2024 : quelles dynamiques pour des transitions écologiques justes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres grand public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ouest-France et association des retraités de l’Université de Rennes 1, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Law & Sustainable Trajectories - Introduction and French report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATER LAW &amp; SUSTAINABLE TRAJECTORIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avosetta Group Association des juristes européens pour l'environnement - Nathalie Hervé-Fournereau coordinatrice de la rencontre, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si la Vilaine était une personne » Conférence-débat enregistrée (radio Plum’FM- émission &amp;quot;J’irais m’instruire chez vous&amp;quot; avec Gérard Gruau et Jean-Yves Bardoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Oh ! la Vilaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des hydrophiles -radio Plum’FM-émission, Jun 2024, Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Itinéraire d’une recherche singulière sur les droits de la nature : Entre controverse, politique et prospective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Biodiversité et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM CNRS INEE, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Comment dépasser la vision de l’eau comme ressource »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eau en Bretagne : éclairer les termes du débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, .Journée d’échanges du CRESEB (GIS Eau Région Bretagne), Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la transition agro-environnementale dans l’Union européenne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Rennes 35 et IODE UMR 6262 CNRS Université de Rennes, Apr 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la biodiversité : une urgence moins urgente que d'autres ? L'illustration emblématique de la force ambivalente du serment ne pas nuire du Green Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché – Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de la recherche & transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire : présentation des activités du Groupe de travail interdisciplinaire (GTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GTI Méthodologies de la recherche &amp; transitions socio-écologiques : enjeux de connaissances, d'innovations et de partage interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GTI - MSH B, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rana Plaza, 10 ans après. Quelle responsabilité sociale et environnementale des entreprises, aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Ajaltouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisée par Europe Rennes 35 et l'Istitut de l'Ouest : Droit et Europe (UMR CNRS 6262) en partenariat avec le CCFD Terre-Solidaire dans le cadre de la semaine de promotion d’une mode durable réalisée par Éthique sur l'étiquette (et ses partenaires)., Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water representations and water services in rural areas :paradigm shifts and socio-ecological transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Atlantic Alliance - First meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Cork-Galway- Universités de Rennes, Université de Rennes 2, UBO, UBS, Mar 2023, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions & Ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thémis-UM - Le Mans Université, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On health en droit de l'Union européenne : quels leviers pour le droit français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De One health à une seule santé. Etat des lieux et définition juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03455867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical reflections on the EU Green Deal : rethinking the concept of vulnerability to build new socio-ecological solidarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is the concept of environmental sustainability misleading ? International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URGENCE (S) ÉCOLOGIQUE (S). Quelle (s) urgence (s) pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le Droit de l’Environnement; IODE, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacking seriously the vulnerabilities of indigenous peoples to climate change : the ambivalent legal responses of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding vulnerability in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine together the future of the European Water Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La proteccio de l’Aigua a la UE I la cooperacio internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary reflexions on rights of Nature and EU Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a European recognition of the rights of nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Toussaint; Groupe les Verts; Parlement Européen, Oct 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ODD central (Eau douce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Future Earth. La ressource en eau en France à l’heure des ODD: quelles trajectoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta Meeting London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">animatrice de l’atelier « gouvernance et démocratie »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ODD Contraintes et opportunités pour les scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Visier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues d’Europe : élections européens et défis de la transition écologique, des inégalités et de la crise migratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting wildlife crime : progress and challenges towards achieving the eu action plan’s goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Wildlife Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE - Institut de l'Ouest : Droit et Europe UMR CNRS 6262; Université de Rennes 1, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambivalent concept of socio-ecological resilience: epistemological reflections on its integration into law from European Union perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Transformation of Environmental Law and Governance: Innovation, Risk and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUCN, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de la société civile et action étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renforcement des coopérations scientifiques de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes-Milieux - Quelles perspectives méthodologiques interdisciplinaires pour mieux "travailler ensemble" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE (UMR CNRS 6262); Géosciences; ESO, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01916457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et procéduralisation du droit de l’environnement de l’UE : de l’art du trompe-l’œil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procéduralisation du droit dans la mise en œuvre des politiques de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE UMR 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilities with regard to meeting eu regulatory objectives and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocution d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de l’environnement entre « Terre et Mer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales organisées par la SFDE, section grand Ouest et par les laboratoires DCS et IODE (UMR CNRS 6262), Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence externe de l’UE en matière de développement durable à la lumière de l’avis 2/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Schellekens-Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable et les droits humains dans les accords de partenariat de l'Union Européenne avec les pays d'Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB; GIS Europe de Rennes; IODE - UMR CNRS 6262, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01921340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union européenne au miroir des générations futures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en justice au nom des générations futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01646082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Nature in conflicts and Building Peace : success Stories in Conflicts & their Aftermaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN Academy of Environmental Law Annual Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cebu, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’UE et la prise de conscience environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union européenne et la mer. Soixante ans après les traités de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale - Faculté de Droit, Economie, Gestion et AES, Nov 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et diversité des enjeux juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités et Sociétés, enjeux conceptuels et méthodologiques d’une interdisciplinarité élargie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux et justice environnementale: la contribution en demi-teinte de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Oct 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">permit procedures for industrial installations and infrastructure projects: assessing integration and speeding up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVOSETTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union and tropical forest illegal logging : a critical legal analysis of Voluntary Partnership Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque annuel de l’Académie de droit de l’environnement de l’UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, irréversibilités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire Biodiversité, Ecologie, Economie et Droit, Mission pour l’interdisciplinarité CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et construire le dialogue Droit et Ecologie : les enjeux de l'appréhension par le droit des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TVBAGRI Droits, trames vertes et bleues et activités agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks in agricultural landscapes: An interdisciplinary approach in the French bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assu Gil-Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Landscape Ecology, Jul 2015, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Sohnle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on climate justice. Challenges and perspectives of COP 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux conceptuels de la dette écologique. La nature au cœur des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dette écologique. De l'exploitation des ressources naturelles aux services écosystémiques : quelle solidarité écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force normative de la jurisprudence de la Cour de justice de l'Union européenne dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Réglementer l'eau : un enjeu permanent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European union and hydraulic fracturing, between inconsistencies and controversies – Legal lessons for the sustainable energetic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for a fair society in a safe planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy IUCN Droit de l’environnement, Jun 2014, Terragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, L'Europe et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le droit au service de la protection des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eaux et rivières de Bretagne, Dec 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InSHS CNRS Environnement et SHS : questions émergentes et approches réflexives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the process of modernization of environmental law launched in may by the french minister of ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avocetta seminar on environmental national and european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'institutionnalisation des SE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique du CNRS La notion de services écosystémiques et ses applications - Examen critique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur le droit chilien et l'action de l'Union européenne en matière de conventions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le contrat et l'environnement, regards comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sanitaire et environnementale de l'eau potable entre discours, perceptions et normes juridiques : quelle cohérence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et territoires. Usages, parcours et mobilisations de santé dans les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le règlement REACH : enjeux concurrentiels et environnementaux : regards croisés Droit et Economie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Droit et économie de l'environnement, Cour de Cassation et Ecole de droit de science Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PSE à la rencontre des territoires forestiers : un outil de préservation environnemental opportun dans les pays en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'agriculture et les paiements pour services environnementaux : quels questionnements juridiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Environmental Law Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Sustainable Development: Creating an Integrated Governance Approach. Critical Reflections on the New European Strategy on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Colloquium of the International Union for the Conservation of Nature's Academy of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés intégrés et la protection internationale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la SFDE Le marché : menace ou remède pour la protection internationale de l'environnement ? Colloque international en mémoire d'Alexandre Kiss</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne, la protection des forêts tropicales et les services écosystémiques : quelles responsabilités pour quelle(s) équité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international Le droit, La biodiversité et L'équité : nouveaux enjeux, nouvelles approches ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Evaluation du bien-être : interactions recherche et pratique ", GIS Cerveau,comportement et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union water initiative and development cooperation policy : What contribution toward equitable and sustainable management of water resources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IUCN International Academy of environmental law colloquium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SWOT des &amp;quot;nanos&amp;quot;. Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques. Quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le S.W.O.T. des nanos : Incertitude et complexité aux confins de la recherche en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du Réseau Droit, Sciences et Techniques (GDR CNRS 3178), Droit sciences et techniques, quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change National approaches : France, Le Grenelle & Climate Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International expert meeting Regulatory choices towards climate protection: opportunities and challenges in EU Members States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French legislation and promotion of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avosetta European metting legal issues related to the promotion and regulation of renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau cadre juridique européen de l'évaluation des risques et de la mise sur le marché des produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA Pesticides et Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00651211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du marché : Le marché moteur des intégrations , Le marché catalyseur d'autres dimensions des intégrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Le Barbier Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises fondatrices de la Chaire UNESCO "Intégrations régionales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : écosystème et corridors écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus de recherche avec l'Université fédérale brésilienne de Pelotas, "Santé, environnement et propriété intellectuelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences réciproques du droit français et du droit de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bicentenaire du décret impérial du 15 octobre 1810, relatif aux manufactures et ateliers qui répandent une odeur insalubre ou incommode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the Concept of Ecosystem Services Promote New Synergies between European Strategies on Climate and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUCN Academy of Environmental Law Colloquium Ghent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération au développement et l'équité environnementale : la contribution solidaire contrastée de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFDE, Équité&amp; Environnement Quel(s) modèle(s) de justice environnementale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stricter national environmental standards after minimum harmonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de "Avosetta group" Association européenne de juristes de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monção, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la responsabilité environnementale : illustration topique d'un enchevêtrement complexes des compétences communautaires et nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la SFDE sur la responsabilité environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale, Gestion, Re-médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective de l'Institut de l'écologie et de l'environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan pour la Présidence française de l'Union européenne? « L'Union européenne et l'environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous d'Europe 2009 : « L'Europe au coeur des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système actuel de la régulation et les modalités d'adaptation de la norme aux changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième débat thématique du Nanoforum CNAM 2009</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Quels processus décisionnels pour gérer l'incertitude des impacts du nano-argent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00412006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On enforcement of EC environmental law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Avosetta group, association européenne de juristes de l'environnement Thématique du séminaire : la Directive Installations Classées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place en droit pour une évaluation scientifique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acteurs et outils du droit de l'environnement Développements récents, développements ( peut-être) à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00416454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence de l'Union Européenne et la responsabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Responsabilité environnementale, prévention, imputation, réparation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytopharmaceutiques et ressources en eau : vers un encadrement juridique renforcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les passeurs de normes : pratiques, mobilisations et politiques publiques autour du droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge communautaire et le principe d'intégration des exigences environnementales : une jurisprudence empreint de paradoxes ou les paradoxes de la prudences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le rôle du juge dans le développement du droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00204752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peuples autochtones et les intégrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thériault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 444 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larcier, 341 p., 2012, Droit des technologies, 978-2-8044-5009-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches volontaires et le droit de l'environnement sous la direction de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.326, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00299978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Water Legislation&amp;quot; Manuel de formation à destination des magistrats européens - Formation coordonnée par ERA Academy European Law 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le droit communautaire de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.524, 2000, Publications du Pôle européen Jean Monnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence(s) écologique(s) : quelle(s) urgences du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (n° 1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/justice-climatique-climate-justice-9782802755739.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;riault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/cytonline/?fbclid=IwAR0H26GjsJSlIJKsb3neffErsbAWztZN_YLos8gy5ikb953f7uTh02zujyA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/justice-climatique-climate-justice-9782802755739.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782546894.00013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002780.00016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Besenval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02286-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04673631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pajot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01549-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Caurant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13880292.2020.1775949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15330/jpnu.5.2.223-226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Inserguet-Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bodart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruzek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Combot-Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267690v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Louarn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373855v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Ajaltouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chaplain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373775v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Schellekens-Gaiffe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Richardson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567119v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225094v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Fran&#231;oise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assu Gil-Tena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071507v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836591v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Barbier Le Bris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489028v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429363v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561582v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560378v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00416454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=5036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>