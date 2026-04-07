--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1107,295 +1107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02446269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and differential expression of the gonadal aromatase during the process of sexual differentiation in a novel transgenic cyp19a1a -eGFP zebrafish line</w:t>
+                <w:t xml:space="preserve">Mixture Concentration-Response Modeling Reveals Antagonistic Effects of Estradiol and Genistein in Combination on Brain Aromatase Gene (cyp19a1b) in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Caulier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Gaëlle Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19041047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548670v1</w:t>
+                <w:t xml:space="preserve">hal-01780218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture Concentration-Response Modeling Reveals Antagonistic Effects of Estradiol and Genistein in Combination on Brain Aromatase Gene (cyp19a1b) in Zebrafish</w:t>
+                <w:t xml:space="preserve">Dynamic and differential expression of the gonadal aromatase during the process of sexual differentiation in a novel transgenic cyp19a1a -eGFP zebrafish line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cleo Tebby</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (4), pp.1047. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19041047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780218v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les progestatifs, les poissons et les milieux aquatiques : apports du projet ANR « proofs »</w:t>
               </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2016-2017, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,51 +1891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,561 +2528,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t>
+                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.36-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963381v1</w:t>
+                <w:t xml:space="preserve">ineris-01869419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
+                <w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869419v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain cytochrome P450 aromatase activity in roach (Rutilus rutilus) : Seasonal variations and impact of environmental contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of testicular expression of P450 17alpha-hydroxylase, 17,20-lyase in zebrafish and its perturbation by the pharmaceutical fungicide clotrimazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Marcello C. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 174 (3), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963304v1</w:t>
+                <w:t xml:space="preserve">ineris-00961766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of testicular expression of P450 17alpha-hydroxylase, 17,20-lyase in zebrafish and its perturbation by the pharmaceutical fungicide clotrimazole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain cytochrome P450 aromatase activity in roach (Rutilus rutilus) : Seasonal variations and impact of environmental contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gerbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (3-4), pp.378-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961766v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse effects in wild fish living downstream from pharmaceutical manufacture discharges</w:t>
               </w:r>
@@ -3202,77 +3202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine effects of the tapeworm Ligula Intestinalis in its teleost host, the roach (Rutilis rutilis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulange-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
@@ -3495,51 +3495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oestrogen-induced androgen insufficiency results in a reduction of proliferation and differentiation of spermatogonia in the zebrafish testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P. de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello C. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Garcia-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,64 +3754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotoxicologie : effets des perturbateurs endocriniens sur la reproduction chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
@@ -4276,51 +4276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of rainbow trout (Oncorhynchus mykiss) P450 aromatase activities in brain and ovarian microsomes by various environmental substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>