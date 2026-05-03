--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1483,429 +1483,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effect of cadmium on estrogen signaling in zebrafish brain and protection by zinc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive effects of levonorgestrel and ethinylestradiol on brain aromatase (cyp19a1b) in zebrafish specific in vitro and in vivo bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Chouchene</w:t>
+                <w:t xml:space="preserve">C. Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+                <w:t xml:space="preserve">C. Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Gueguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">B. Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3285⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 307, pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274217v1</w:t>
+                <w:t xml:space="preserve">hal-01367151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several synthetic progestins disrupt the glial cell specific-brain aromatase expression in developing zebra fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory effect of cadmium on estrogen signaling in zebrafish brain and protection by zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Garoche</w:t>
+                <w:t xml:space="preserve">Lina Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Boujrad</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.863-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366373v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of levonorgestrel and ethinylestradiol on brain aromatase (cyp19a1b) in zebrafish specific in vitro and in vivo bioassays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several synthetic progestins disrupt the glial cell specific-brain aromatase expression in developing zebra fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garoche</w:t>
+                <w:t xml:space="preserve">Joel Cano-Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Piccini</w:t>
+                <w:t xml:space="preserve">Clementine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bourgine</w:t>
+                <w:t xml:space="preserve">Noureddine Boujrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 307, pp.108-114. </w:t>
+              <w:t xml:space="preserve">, 2016, 305, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367151v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
               </w:r>
@@ -2382,281 +2382,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17α-Ethinylestradiol and nonylphenol affect the development of forebrain GnRH neurons through an estrogen receptors-dependent pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vosges</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.36-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750365v1</w:t>
+                <w:t xml:space="preserve">ineris-01869419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">17α-Ethinylestradiol and nonylphenol affect the development of forebrain GnRH neurons through an estrogen receptors-dependent pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproductive Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869419v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vosges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello C. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Cheshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,411 +3977,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
+                <w:t xml:space="preserve">Inhibition of rainbow trout (Oncorhynchus mykiss) P450 aromatase activities in brain and ovarian microsomes by various environmental substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144 (3), pp.252-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961901v1</w:t>
+                <w:t xml:space="preserve">ineris-00961905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of aromatase activity and mRNA by various selected pesticides in the human choriocarcinoma JEG-3 cell line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Casellas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.08.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00149081v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of rainbow trout (Oncorhynchus mykiss) P450 aromatase activities in brain and ovarian microsomes by various environmental substances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of aromatase activity and mRNA by various selected pesticides in the human choriocarcinoma JEG-3 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 144 (3), pp.252-262. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 228 (1), pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961905v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00149081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4425,51 +4425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>