--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,2959 +66,2959 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
+                <w:t xml:space="preserve">An Integrated Approach Combining Regulatory Tests in tg(cyp19a1b:GFP) Zebrafish Embryos to Assess Toxicity, Developmental Effects, and Estrogenic Activity of Chemicals: A Case Study with Bisphenol A Substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Florian Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+                <w:t xml:space="preserve">Armelle Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (16), pp.12046-12062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c17875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05326837v1</w:t>
+                <w:t xml:space="preserve">hal-05611368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
+                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Geffroy</w:t>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Antoine Mergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.109872. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05330556v1</w:t>
+                <w:t xml:space="preserve">ineris-05326837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
+                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lesage</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062159v1</w:t>
+                <w:t xml:space="preserve">ineris-05330556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An end-to-end pipeline based on open source deep learning tools for reliable analysis of complex 3D images of ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hinfray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (7), pp.dev201185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841956v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183773v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Garoche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.108879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707325v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Boulahtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220, pp.105403. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (15), pp.9510-9518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03034495v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les tests de criblage des perturbateurs endocriniens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.105403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02446269v1</w:t>
+                <w:t xml:space="preserve">ineris-03034495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture Concentration-Response Modeling Reveals Antagonistic Effects of Estradiol and Genistein in Combination on Brain Aromatase Gene (cyp19a1b) in Zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Améliorer les tests de criblage des perturbateurs endocriniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les perturbateurs endocriniens, 13, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780218v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02446269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and differential expression of the gonadal aromatase during the process of sexual differentiation in a novel transgenic cyp19a1a -eGFP zebrafish line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.179-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les progestatifs, les poissons et les milieux aquatiques : apports du projet ANR « proofs »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mixture Concentration-Response Modeling Reveals Antagonistic Effects of Estradiol and Genistein in Combination on Brain Aromatase Gene (cyp19a1b) in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19041047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869652v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of levonorgestrel and ethinylestradiol on brain aromatase (cyp19a1b) in zebrafish specific in vitro and in vivo bioassays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les progestatifs, les poissons et les milieux aquatiques : apports du projet ANR « proofs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016-2017, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367151v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effect of cadmium on estrogen signaling in zebrafish brain and protection by zinc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive effects of levonorgestrel and ethinylestradiol on brain aromatase (cyp19a1b) in zebrafish specific in vitro and in vivo bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Chouchene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">G. Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3285⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 307, pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274217v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several synthetic progestins disrupt the glial cell specific-brain aromatase expression in developing zebra fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory effect of cadmium on estrogen signaling in zebrafish brain and protection by zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Cano-Nicolau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marie-Madeleine Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Boujrad</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.863-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366373v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Several synthetic progestins disrupt the glial cell specific-brain aromatase expression in developing zebra fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cano-Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boujrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.06.016⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206346v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle embryonnaire de poisson zèbre transgénique cyp19a1b-GFP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cléo Tebby</w:t>
+                <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 188, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869498v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le modèle embryonnaire de poisson zèbre transgénique cyp19a1b-GFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961800v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyp17a1 and Cyp19a1 in the zebrafish testis are differentially affected by oestradiol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Catherine Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-12-0509⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2747-2760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1474-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961811v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Cyp17a1 and Cyp19a1 in the zebrafish testis are differentially affected by oestradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (3), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-12-0509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869419v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17α-Ethinylestradiol and nonylphenol affect the development of forebrain GnRH neurons through an estrogen receptors-dependent pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vosges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (2), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Les effets du clotrimazole sur la stéroïdogenèse testiculaire chez le poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963381v1</w:t>
+                <w:t xml:space="preserve">ineris-01869419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of testicular expression of P450 17alpha-hydroxylase, 17,20-lyase in zebrafish and its perturbation by the pharmaceutical fungicide clotrimazole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.09.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961766v1</w:t>
+                <w:t xml:space="preserve">ineris-00963381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain cytochrome P450 aromatase activity in roach (Rutilus rutilus) : Seasonal variations and impact of environmental contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 105 (3-4), pp.378-384. </w:t>
@@ -3062,1320 +3062,1454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects in wild fish living downstream from pharmaceutical manufacture discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of testicular expression of P450 17alpha-hydroxylase, 17,20-lyase in zebrafish and its perturbation by the pharmaceutical fungicide clotrimazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Marcello C. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.06.002⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 174 (3), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961764v1</w:t>
+                <w:t xml:space="preserve">ineris-00961766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine effects of the tapeworm Ligula Intestinalis in its teleost host, the roach (Rutilis rutilis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+                <w:t xml:space="preserve">Adverse effects in wild fish living downstream from pharmaceutical manufacture discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sremski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulange-Lecomte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (4), pp.697-704. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (8), pp.1342-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s003118200999151x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963236v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Endocrine effects of the tapeworm Ligula Intestinalis in its teleost host, the roach (Rutilis rutilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulange-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gerbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (4), pp.697-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s003118200999151x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961748v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrogen-induced androgen insufficiency results in a reduction of proliferation and differentiation of spermatogonia in the zebrafish testis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Jonge</w:t>
+                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-09-0050⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963210v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of (xeno)-estrogens on zebrafish P450c17 (C17, 17 alpha-hydroxylase/17, 20-lyase) mRNA and protein expression in gonadal tissue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Oestrogen-induced androgen insufficiency results in a reduction of proliferation and differentiation of spermatogonia in the zebrafish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P. de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello C. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Garcia-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+                <w:t xml:space="preserve">Hugo de Jonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-09-0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963150v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écotoxicologie : effets des perturbateurs endocriniens sur la reproduction chez le poisson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of (xeno)-estrogens on zebrafish P450c17 (C17, 17 alpha-hydroxylase/17, 20-lyase) mRNA and protein expression in gonadal tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2006-2007, pp.34-36</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (2, suppl. S), pp.245-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869083v1</w:t>
+                <w:t xml:space="preserve">ineris-00963150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of zebra fish aromatase cyp19a and cyp19b genes in response to the ligands of estrogen receptor and aryl hydrocarbon receptor.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Écotoxicologie : effets des perturbateurs endocriniens sur la reproduction chez le poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2006-2007, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140538v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of rainbow trout (Oncorhynchus mykiss) P450 aromatase activities in brain and ovarian microsomes by various environmental substances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expression of zebra fish aromatase cyp19a and cyp19b genes in response to the ligands of estrogen receptor and aryl hydrocarbon receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Cheshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (2), pp.255-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfm003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961905v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inhibition of rainbow trout (Oncorhynchus mykiss) P450 aromatase activities in brain and ovarian microsomes by various environmental substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144 (3), pp.252-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961901v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modulation of aromatase activity and mRNA by various selected pesticides in the human choriocarcinoma JEG-3 cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 228 (1), pp.98-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2006.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00149081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,165 +4519,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets endocrines des oestrogenes mimétiques et des composés à activité dioxine sur l'expression de gènes cibles et impacts fonctionnels sur la reproduction chez le poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CV N°05000194, INRA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4690,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Christophe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c17875" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02446269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.06.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bourgine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garoche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piccini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.07.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Chouchene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gueguen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.05.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-12-0509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQXMKMN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN6FST4X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello C. Leal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.09.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sremski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.06.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003118200999151x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F6ZRM88D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. de Waal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garcia-Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Liarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Jonge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-09-0050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869083v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Cheshenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfm003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00149081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.08.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819706v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>