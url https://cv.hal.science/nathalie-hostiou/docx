--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -644,416 +644,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs &amp; agents de développement agricole dans la tempête. Les transformations des métiers et des dynamiques socioprofessionnelles face à des injonctions contradictoires Compte rendu de la journée d’étude GERDAL - INRAE ACT : Paris, 30 novembre 2023</w:t>
+                <w:t xml:space="preserve">Considering the management of diversity on livestock farms from the perspective of work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ruault</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kockmann</w:t>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1742170524000292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791438v1</w:t>
+                <w:t xml:space="preserve">hal-04843213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences pour les agronomes du développement de la prise en compte du travail dans leurs pratiques d'accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+                <w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1)</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791429v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the management of diversity on livestock farms from the perspective of work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Agriculteurs &amp; agents de développement agricole dans la tempête. Les transformations des métiers et des dynamiques socioprofessionnelles face à des injonctions contradictoires Compte rendu de la journée d’étude GERDAL - INRAE ACT : Paris, 30 novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1742170524000292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843213v1</w:t>
+                <w:t xml:space="preserve">hal-04791438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cochetel</w:t>
+                <w:t xml:space="preserve">Conséquences pour les agronomes du développement de la prise en compte du travail dans leurs pratiques d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792020v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des technologies de précision pour améliorer les conditions de travail dans les élevages agroécologiques : questionnements et perspectives</w:t>
               </w:r>
@@ -1764,4328 +1764,4328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux intégrer le travail dans la stratégie des grandes exploitations laitières, un enjeu majeur pour leur pérennité</w:t>
+                <w:t xml:space="preserve">Travailler en élevage porcin en France : facteurs d’attractivité et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Beguin</w:t>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/x01d-7846⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136173v1</w:t>
+                <w:t xml:space="preserve">hal-03368005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic reforms and the rise of milk mega farms in Vietnam: governing the post-socialist transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
+                <w:t xml:space="preserve">Livestock farmers’ working conditions in agroecological farming systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41287-021-00456-3⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00679-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337777v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en élevage porcin en France : facteurs d’attractivité et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Depoudent</w:t>
+                <w:t xml:space="preserve">Mieux intégrer le travail dans la stratégie des grandes exploitations laitières, un enjeu majeur pour leur pérennité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4808⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.263-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/x01d-7846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368005v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farmers’ working conditions in agroecological farming systems. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Economic reforms and the rise of milk mega farms in Vietnam: governing the post-socialist transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (2), pp.22. </w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.2098-2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00679-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41287-021-00456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208304v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ representations of the effects of precision livestock farming on human-animal relationships</w:t>
+                <w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104057⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566414v1</w:t>
+                <w:t xml:space="preserve">hal-03182698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment and farmers’ work in European ruminant livestock farms: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do our research friends say about the coexistence and confrontation of agricultural and food models? Introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534762v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Farmers’ representations of the effects of precision livestock farming on human-animal relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4585⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182698v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do our research friends say about the coexistence and confrontation of agricultural and food models? Introduction to the special issue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employment and farmers’ work in European ruminant livestock farms: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.173-190. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00130-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038025v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
+                <w:t xml:space="preserve">Diversity and sustainability of pig farm types in the northern mountains of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+                <w:t xml:space="preserve">Huyen Le Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-019-01973-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423294v1</w:t>
+                <w:t xml:space="preserve">hal-02405811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+                <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.339-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02385563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to analyze changes in work organization for permanent employees on livestock farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008727v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en élevage et ses mutations</w:t>
+                <w:t xml:space="preserve">A new framework to analyze changes in work organization for permanent employees on livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Servière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2418⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626199v1</w:t>
+                <w:t xml:space="preserve">hal-02008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and sustainability of pig farm types in the northern mountains of Vietnam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le travail en élevage et ses mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (8), </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11250-019-01973-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405811v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision : bilan d'éleveurs laitiers wallons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing work organization on livestock farm by the Work Assessment Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Legein</w:t>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Turlot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Carneiro Dos Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wallonie Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0534-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536279v1</w:t>
+                <w:t xml:space="preserve">hal-01985548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.7 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02094932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse créée, rémunération et transformations du travail en systèmes laitiers économes et autonomes en agriculture biologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevage de précision. Bilan d'éleveurs laitiers Wallons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">Louise Legein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 235, pp.175-180</w:t>
+              <w:t xml:space="preserve">Wallonie Elevages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de précision. Bilan d'éleveurs laitiers Wallons.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richesse créée, rémunération et transformations du travail en systèmes laitiers économes et autonomes en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wallonie Elevages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-20</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beef herd responses to unfamiliar humans and potential influencing factors: An exploratory survey on French farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Élevage de précision : bilan d'éleveurs laitiers wallons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Legein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wallonie Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913578v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing work organization on livestock farm by the Work Assessment Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+                <w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastora Correa</w:t>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Carneiro Dos Santos Filho</w:t>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Dieguez</w:t>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.58. </w:t>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0534-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01985548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of precision livestock farming on work and human-animal interactions on dairy farms. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones urbaines et péri-urbaines, lieux de nouvelles rencontres entre l’élevage et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (4), pp.268-275</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.395-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644053v1</w:t>
+                <w:t xml:space="preserve">hal-02078619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des services contrastés rendus par l’élevage dans les espaces urbains et périurbains européens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles organisations de la main-d’œuvre agricole et dans le travail des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.395-406. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  231 (3), pp.249-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623230v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles organisations de la main-d’œuvre agricole et dans le travail des éleveurs</w:t>
+                <w:t xml:space="preserve">Impact of precision livestock farming on work and human-animal interactions on dairy farms. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.268-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882342v1</w:t>
+                <w:t xml:space="preserve">hal-01644053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles concurrences et synergies entre cultures et élevage dans les territoires de polyculture-élevage ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Des services contrastés rendus par l’élevage dans les espaces urbains et périurbains européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.363-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2266⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.395-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626128v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le high-tech en élevage, au bénéfice de l’éleveur et de ses animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Florence Kling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TechPorc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617867v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le high-tech en élevage, au bénéfice de l’éleveur et de ses animaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Kling</w:t>
+                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechPorc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (231), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594933v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Quelles concurrences et synergies entre cultures et élevage dans les territoires de polyculture-élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.363-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078627v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones urbaines et péri-urbaines, lieux de nouvelles rencontres entre l’élevage et la société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.395-406</w:t>
+              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078619v1</w:t>
+                <w:t xml:space="preserve">hal-02078627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diversité et de la durabilité des exploitations laitières familiales au Vietnam : une étude de cas en zone péri-urbaine de Hanoï</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estudio del cambio técnico y las transformaciones en el trabajo en explotaciones agropecuarias de Francia y Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Messad</w:t>
+                <w:t xml:space="preserve">Marion Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Ganadería</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.44-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594601v1</w:t>
+                <w:t xml:space="preserve">hal-01594717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et espaces périurbains : lieux de nouvelles relations entre l’élevage et la société</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Caractérisation de la diversité et de la durabilité des exploitations laitières familiales au Vietnam : une étude de cas en zone péri-urbaine de Hanoï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Mensuel (Association Francaise pour l'Etude du Sol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882341v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution pathways of employees’ work on dairy farms according to task content, specialization, and autonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">Villes et espaces périurbains : lieux de nouvelles relations entre l’élevage et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2017052⟩</w:t>
+              <w:t xml:space="preserve">Bulletin Mensuel (Association Francaise pour l'Etude du Sol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (3), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666925v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio del cambio técnico y las transformaciones en el trabajo en explotaciones agropecuarias de Francia y Uruguay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cornut</w:t>
+                <w:t xml:space="preserve">Evolution pathways of employees’ work on dairy farms according to task content, specialization, and autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ganadería</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594717v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi en ligne et maintenance facilitent la gestion des automates au GAEC de Roover</w:t>
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Désiré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636236v1</w:t>
+                <w:t xml:space="preserve">hal-02601401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization on smallholder dairy farms: a process unique to each farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi en ligne et maintenance facilitent la gestion des automates au GAEC de Roover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506442v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work organization on smallholder dairy farms: a process unique to each farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+                <w:t xml:space="preserve">Artur Gustavo Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Balay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.7370⟩</w:t>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (7), pp.1271-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0859-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629701v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention à l'impact sur votre organisation du travail !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Turlot</w:t>
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wallonie Elevages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.38-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629997v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention à l'impact sur votre organisation du travail !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
+              <w:t xml:space="preserve">Wallonie Elevages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601401v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter les échanges entre chercheurs sur les projets de recherche participative : proposition d'une grille d'analyse</w:t>
               </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,64 +6326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Turlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6709,320 +6709,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between work organisation and size of dairy farms: a case study based in Vietnam</w:t>
+                <w:t xml:space="preserve">Avant-propos. Travail en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham Duy P. D. Khanh</w:t>
+                <w:t xml:space="preserve">Joël Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Duteurtre</w:t>
+                <w:t xml:space="preserve">Jean-Marie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Trong V. T. Binh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.83-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000334v1</w:t>
+                <w:t xml:space="preserve">hal-01195365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Travail en élevage</w:t>
+                <w:t xml:space="preserve">Relationships between work organisation and size of dairy farms: a case study based in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Duy P. D. Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Merceron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+                <w:t xml:space="preserve">Vu Trong V. T. Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.1709-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-012-0128-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195365v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification des conduites d'élevage : analyse transversale des pratiques mises en oeuvre dans les filières herbivores et granivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7041,1083 +7041,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of small-scale dairy farms in an industrial supply chain: when production standards meet farm diversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for assessing work productivity and flexibility in livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (6), pp.961-971. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002478⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.852-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111002084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019760v1</w:t>
+                <w:t xml:space="preserve">hal-01019808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for assessing work productivity and flexibility in livestock farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of small-scale dairy farms in an industrial supply chain: when production standards meet farm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.852-862. </w:t>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.961-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111002084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019808v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels liens entre élevages et écosystèmes naturels ?. Lecture croisée en milieu aride et tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binh Vu Trong</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.321-330. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195249v1</w:t>
+                <w:t xml:space="preserve">hal-01195274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation du travail en exploitations familiales d’élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Vu Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.338-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0420⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195267v1</w:t>
+                <w:t xml:space="preserve">hal-01195249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières : une étude à Moc Chau (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienne Barbosa</w:t>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.323-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195281v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières : une étude à Moc Chau (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’organisation du travail en exploitations familiales d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T.B. Vu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.323-330</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593532v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations des systèmes bovin laitier pour réduire la contrainte travail : une étude en Ségala (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.348-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0418⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195272v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
+                <w:t xml:space="preserve">Adaptations des systèmes bovin laitier pour réduire la contrainte travail : une étude en Ségala (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593497v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre élevages et écosystèmes naturels ?. Lecture croisée en milieu aride et tropical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Burlamaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195274v1</w:t>
+                <w:t xml:space="preserve">hal-02593497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
               </w:r>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of forage system work and adoption of intensive techniques in dairy cattle farms of Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.535-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sawadogo-Compaoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonli Alimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,204 +8782,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining farming and service activities: a new research avenue for understanding work in farming systems?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">La gouvernance foncière des fermes collectives : entre intention d’horizontalité et règles effectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296226v1</w:t>
+                <w:t xml:space="preserve">hal-05507446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance foncière des fermes collectives : entre intention d’horizontalité et règles effectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
+                <w:t xml:space="preserve">Combining farming and service activities: a new research avenue for understanding work in farming systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Laurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL MOUNTAIN CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507446v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques au service des systèmes ovins pâturants : un parc d'outils construit à la carte, des éleveurs aux avis variés</w:t>
               </w:r>
@@ -9310,51 +9310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about work and employment in agriculture in Africa? A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,51 +9435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the margins of livestock farming systems research: Livestock farms providing on-farm services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9580,502 +9580,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des systèmes d'élevage pastoraux et agropastoraux sahéliens à l'ère du numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dakar, Sénégal. 9p</w:t>
+              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852146v1</w:t>
+                <w:t xml:space="preserve">hal-04549713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of work organization patterns in Africa: the family farm in question</w:t>
+                <w:t xml:space="preserve">Conséquences de l'utilisation des technologies numériques en élevage en termes social, économique et sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Elevage et innovations : Quelles trajectoires pour l’avenir des productions animales en France ? journée AFZ / 26 septembre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710347v1</w:t>
+                <w:t xml:space="preserve">hal-04796185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions des technologies de précision pour améliorer le travail dans les exploitations agroécologiques: questionnements et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12èmes éditions des Entretiens Agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie, Jun 2024, Mirabel 07170, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549713v1</w:t>
+                <w:t xml:space="preserve">hal-04796216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'utilisation des technologies numériques en élevage en termes social, économique et sociétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation des systèmes d'élevage pastoraux et agropastoraux sahéliens à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et innovations : Quelles trajectoires pour l’avenir des productions animales en France ? journée AFZ / 26 septembre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dakar, Sénégal. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796185v1</w:t>
+                <w:t xml:space="preserve">hal-04852146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des technologies de précision pour améliorer le travail dans les exploitations agroécologiques: questionnements et perspectives</w:t>
+                <w:t xml:space="preserve">Diversity of work organization patterns in Africa: the family farm in question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kuzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes éditions des Entretiens Agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Agronomie, Jun 2024, Mirabel 07170, France</w:t>
+              <w:t xml:space="preserve">Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796216v1</w:t>
+                <w:t xml:space="preserve">hal-04710347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating Transitions: Exploring the Diversity of New Forms of Agricultural Work in France</w:t>
               </w:r>
@@ -10169,90 +10169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10271,256 +10271,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Social sustainability: what concepts to approach farmers’ satisfaction at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">J. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196896v1</w:t>
+                <w:t xml:space="preserve">hal-04196859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social sustainability: what concepts to approach farmers’ satisfaction at work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Duval</w:t>
+                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Girard</w:t>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.552</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196859v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques et travail dans un contexte de transition agroécologique en élevage</w:t>
               </w:r>
@@ -10592,103 +10592,103 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de précision : quelles transformations du métier et du travail d’éleveurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution des compétences et de métiers en lien avec l’innovation numérique et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre Régionale d’Agriculture Auvergne Rhône Alpes, May 2022, Feurs, France</w:t>
+              <w:t xml:space="preserve">La formation peut-elle accompagner le développement de l’agriculture numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vivéa, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159113v1</w:t>
+                <w:t xml:space="preserve">hal-04159119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochetel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10746,785 +10746,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers and employees working under pressure: the role of livestock farm performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élevage de précision : quelles transformations du métier et du travail d’éleveurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Evolution des compétences et de métiers en lien avec l’innovation numérique et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre Régionale d’Agriculture Auvergne Rhône Alpes, May 2022, Feurs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374801v1</w:t>
+                <w:t xml:space="preserve">hal-04159113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is precision livestock farming a way to improve farmers’ working conditions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers and employees working under pressure: the role of livestock farm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of European Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159076v1</w:t>
+                <w:t xml:space="preserve">hal-05374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision : quelles transformations du métier et du travail d’éleveurs?</w:t>
+                <w:t xml:space="preserve">Is precision livestock farming a way to improve farmers’ working conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation peut-elle accompagner le développement de l’agriculture numérique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vivéa, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of European Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159119v1</w:t>
+                <w:t xml:space="preserve">hal-04159076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions in large French dairy farm: differences and similarities between working groups</w:t>
+                <w:t xml:space="preserve">La diversité vécue dans les Cuma : comment coopérer dans la différence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+                <w:t xml:space="preserve">Solenne Groos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand (virtual), France</w:t>
+              <w:t xml:space="preserve">14. Journées de recherche en sciences sociales (JRSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Online, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199115v1</w:t>
+                <w:t xml:space="preserve">hal-03196179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élevage de précision : atout ou contrainte pour le travail des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">Réseau Numérique pour la santé et le bien-être des animaux d’élevage (RUMBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592185v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization as a barrier to crop-livestock integration practices: A case study in Guadeloupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture, Clermont-Ferrand (virtual), France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE), Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409102v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">Working conditions in large French dairy farm: differences and similarities between working groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); UMR Territoires; Réseau Mixte Technologique Travail en agriculture (RMT-Travail), Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409094v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencing diversity within French farm machinery cooperatives: member heterogeneity and cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Groos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives in transition facing crisis - ICA CCR Europe Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Cooperative Alliance - Committee on Cooperative Research, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -11644,761 +11631,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en élevage porcin : facteurs d'attractivité et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Depoudent</w:t>
+                <w:t xml:space="preserve">Modeling the links between evolutions in employees' career and changes on livestock farms: evidence from permanent employees on dairy farms in Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); UMR Territoires; Réseau Mixte Technologique Travail en agriculture (RMT-Travail), Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199132v1</w:t>
+                <w:t xml:space="preserve">hal-03409094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological farming practices and French cattle farmers’ working conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blanchonnet</w:t>
+                <w:t xml:space="preserve">Work organization as a barrier to crop-livestock integration practices: A case study in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture, Clermont-Ferrand (virtual), France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE), Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208315v1</w:t>
+                <w:t xml:space="preserve">hal-03409102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of models in CUMAs: a work-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Pailleux</w:t>
+                <w:t xml:space="preserve">Travailler en élevage porcin : facteurs d'attractivité et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Magnin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); UMR Territoires; Réseau Mixte Technologique Travail en agriculture (RMT-Travail), Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409091v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision : atout ou contrainte pour le travail des éleveurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological farming practices and French cattle farmers’ working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanchonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Numérique pour la santé et le bien-être des animaux d’élevage (RUMBA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159125v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité vécue dans les Cuma : comment coopérer dans la différence ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Coexistence of models in CUMAs: a work-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de recherche en sciences sociales (JRSS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Online, France. pp.21</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture (IAWA); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); UMR Territoires; Réseau Mixte Technologique Travail en agriculture (RMT-Travail), Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196179v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail des éleveurs et élevage de précision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations de l’élevage en Europe : approches pour des services adaptés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065925v1</w:t>
+                <w:t xml:space="preserve">hal-03674010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets sur le travail des éleveurs bovins laitiers de l’adoption de pratiques agroécologiques dans l’Ouest de la France ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail des éleveurs et élevage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.565-569</w:t>
+              <w:t xml:space="preserve">Les mutations de l’élevage en Europe : approches pour des services adaptés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199122v1</w:t>
+                <w:t xml:space="preserve">hal-03065925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des technologies numériques pour l’adoption de pratiques agro-écologiques dans les exploitations agricoles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+                <w:t xml:space="preserve">Quels effets sur le travail des éleveurs bovins laitiers de l’adoption de pratiques agroécologiques dans l’Ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GIS Picleg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.565-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592140v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact du numérique sur le métier d’éleveur ?</w:t>
               </w:r>
@@ -12447,2130 +12473,2104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de travail dans les grandes exploitations laitières françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+                <w:t xml:space="preserve">Mobilisation des technologies numériques pour l’adoption de pratiques agro-écologiques dans les exploitations agricoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.560-564</w:t>
+              <w:t xml:space="preserve">Conférence GIS Picleg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199125v1</w:t>
+                <w:t xml:space="preserve">hal-03592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de précision : De nouvelles informations utiles pour la décision ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Conditions de travail dans les grandes exploitations laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.17-27</w:t>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674010v1</w:t>
+                <w:t xml:space="preserve">hal-03199125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation en élevage : quels changements dans le métier d'éleveur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Milk mega farms and the new agrarian capitalism: the multiple dimensions of the current socio-technical transition in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée Natural Concept - La digitalisation : pour un élevage durable et performant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference “Rethinking Asian Capitalism and Society in the 21. Century”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387582v1</w:t>
+                <w:t xml:space="preserve">hal-02437615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mega farms and the new agrarian capitalism: the multiple dimensions of the current socio-technical transition in Vietnam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+                <w:t xml:space="preserve">La digitalisation en élevage : quels changements dans le métier d'éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Rethinking Asian Capitalism and Society in the 21. Century”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">3. Journée Natural Concept - La digitalisation : pour un élevage durable et performant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437615v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire recherche sur la coexistence de modèles : diversité des regards de chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">La diversité du contenu du travail des salariés dans les élevages bovins laitiers en Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires" : Coexistence et confrontation de modèles d’élevage dans les territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863648v1</w:t>
+                <w:t xml:space="preserve">hal-01961392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en élevage et ses mutations Work in Livestock and its changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le travail en élevage et ses mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Recherche Ruminants 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082194v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work duration and work organization in dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">L'élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ganis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">24emes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988634v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Regional diversity in bundles of impacts and services points to options for livestock future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Ganis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique du Porc (ITP). FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723934v1</w:t>
+                <w:t xml:space="preserve">hal-01904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ganis</w:t>
+                <w:t xml:space="preserve">Faire recherche sur la coexistence de modèles : diversité des regards de chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Philibert</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire permanent "Elevage et développement durable des territoires" : Coexistence et confrontation de modèles d’élevage dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Systèmes d'Elevage Méditerranéens et Tropicaux (0868)., Jun 2018, Montpellier, France. pp.20 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17752.96009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734836v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organisation in dairy farms: work durations, changes of practices and precision livestock farming.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail en élevage et ses mutations Work in Livestock and its changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal and Grassland Research and Innovation Centre (AGRICE). IRL., Jul 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Rencontre Recherche Ruminants 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961396v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional diversity in bundles of impacts and services points to options for livestock future</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Florence Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ganis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique du Porc (ITP). FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904409v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Philibert</w:t>
+                <w:t xml:space="preserve">Work duration and work organization in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24emes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536281v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité du contenu du travail des salariés dans les élevages bovins laitiers en Auvergne, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">L’élevage de précision, quels changements dans la relation homme-animal et la représentation de leur métier par les éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ganis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Centrale Coopérative de Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961392v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en élevage et ses mutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work organisation in dairy farms: work durations, changes of practices and precision livestock farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Agricultural Workforce Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal and Grassland Research and Innovation Centre (AGRICE). IRL., Jul 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961393v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Évaluer les conséquences des changements de pratiques sur l'organisation et la pénibilité du travail en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733730v1</w:t>
+                <w:t xml:space="preserve">hal-02735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603340v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of PLF on human-animal relationships on farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ganis</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737633v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail un enjeu majeur pour les transformations et le futur des exploitations laitières</w:t>
+                <w:t xml:space="preserve">The effects of PLF on human-animal relationships on farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ganis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e. Rencontres Internationales Lait Vecteur du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rabat, Maroc. 21 p</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733511v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques agroécologiques et organisation du travail au sein des systèmes polycultures élevage tropicaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail un enjeu majeur pour les transformations et le futur des exploitations laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France. 17 p</w:t>
+              <w:t xml:space="preserve">2e. Rencontres Internationales Lait Vecteur du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Maroc. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738432v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les conséquences des changements de pratiques sur l'organisation et la pénibilité du travail en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre pratiques agroécologiques et organisation du travail au sein des systèmes polycultures élevage tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pothin</w:t>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
+              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. FRA., Oct 2017, Dijon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735595v1</w:t>
+                <w:t xml:space="preserve">hal-02738432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des pratiques d’élevage et des biotechnologies animales</w:t>
               </w:r>
@@ -14694,51 +14694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptaciones de las explotaciones ganaderas extensivas de basalto frente a problemas en la mano de obra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bartaburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14770,385 +14770,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transition of animal farming in Vietnam : from semi-subsistence to commercial systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work organization in livestock farms: experiences from the use of the work assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2016, Montpellier, France. 275 p</w:t>
+              <w:t xml:space="preserve">International Symposium on work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603988v1</w:t>
+                <w:t xml:space="preserve">hal-02083766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization in livestock farms: experiences from the use of the work assessment method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transition of animal farming in Vietnam : from semi-subsistence to commercial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil. 5 p</w:t>
+              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2016, Montpellier, France. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607437v1</w:t>
+                <w:t xml:space="preserve">hal-01603988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work organization in livestock farms: experiences from the use of the work assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Maringa, Brazil. 12 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607434v1</w:t>
+                <w:t xml:space="preserve">hal-01607437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization in livestock farms: experiences from the use of the work assessment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international symposium on work in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, MARINGA, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15167,329 +15210,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What evolutions for wege earner's work in farms after hiring? A case study in dairy farms in Auvergne, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maringa, Brazil. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506645v1</w:t>
+                <w:t xml:space="preserve">hal-01607434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization in livestock farms: experiences from the use of the work assessment method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What evolutions for wege earner's work in farms after hiring? A case study in dairy farms in Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Servière</w:t>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on work in agriculture</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Maringa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083766v1</w:t>
+                <w:t xml:space="preserve">hal-01506645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition of animal farming in Vietnam : from semi-subsistence to commercial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-Chains and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, 2016, Montpellier, France</w:t>
@@ -15531,64 +15531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are farmers’ strategies-to-last and difficulties related in livestock farming systems? A survey in Auvergne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15620,3221 +15620,3221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of precision livestock farming on work, skills and human-animal interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM). BRA., Nov 2016, Maringa Parana, Brazil. pp.10</w:t>
+              <w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563607v1</w:t>
+                <w:t xml:space="preserve">hal-01929017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of precision livestock farming on work, skills and human-animal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM). BRA., Nov 2016, Maringa Parana, Brazil. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929017v1</w:t>
+                <w:t xml:space="preserve">hal-01563607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of changes of pig farms in Vietnam – comparison between a northern and a southern district</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792557v1</w:t>
+                <w:t xml:space="preserve">hal-01563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
+                <w:t xml:space="preserve">Diversité et durabilité des exploitations laitières en zone péri-urbaine de Hanoi Diversity and sustainability of dairy farms in the periurban area of Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre Recherche Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940762v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectories of changes of pig farms in Vietnam – comparison between a northern and a southern district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. T. Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670529v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin laitier suite à l’arrivée d’un salarié permanent.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADAPTACIÓN DE LAS EXPLOTACIONES GANADERAS A CAMBIOS EN LOS RECURSOS HUMANOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barbaturu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Felipe Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IX Jornadas Interdisciplinarias de Estudios Agrarios y Agroindustriales Argentinos Y Latinoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Buenos Aires, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535364v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des exploitations d'élevage uruguayennes face aux changements dans les ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastora Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbaburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres nationales travail en élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of pig farm types and their sustainability in the northern mountain of Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. T. T. Huyen</w:t>
+                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">4. rencontres nationales sur le travail en élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792461v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTACIÓN DE LAS EXPLOTACIONES GANADERAS A CAMBIOS EN LOS RECURSOS HUMANOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of pig farm types and their sustainability in the northern mountain of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. T. Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Jornadas Interdisciplinarias de Estudios Agrarios y Agroindustriales Argentinos Y Latinoamericanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Buenos Aires, Brasil</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183323v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">L’évolution conjointe de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. rencontres nationales sur le travail en élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France. 126 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462796v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution conjointe de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Elluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales Ttravail en élevage : des acteurs du développement, de la recherche et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Travail en Elevage, Réseau Mixte Technologique "Travail en élevage", Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195398v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage de précision : quels changements dans l'organisation du travail et la gestion de données en élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Désiré</w:t>
+                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres Nationales sur le Travail en Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740598v1</w:t>
+                <w:t xml:space="preserve">hal-01670529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de nouvelles technologies en élevage : quels équilibres pour le travail des éleveurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+                <w:t xml:space="preserve">L’évolution de l’organisation du travail et du fonctionnement des exploitations d’élevage bovin laitier suite à l’arrivée d’un salarié permanent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres Nationales sur le Travail en Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Le Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739357v1</w:t>
+                <w:t xml:space="preserve">hal-01535364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du travail de salariés dans des élevages bovins laitiers d’Auvergne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
+                <w:t xml:space="preserve">L'élevage de précision : quels changements dans l'organisation du travail et la gestion de données en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">4es Rencontres Nationales sur le Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739076v1</w:t>
+                <w:t xml:space="preserve">hal-02740598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche adaptative des difficultés en élevage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">L’utilisation de nouvelles technologies en élevage : quels équilibres pour le travail des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres nationales travail en élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDELE, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres Nationales sur le Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290306v1</w:t>
+                <w:t xml:space="preserve">hal-02739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés permanents en élevage bovin laitier auvergnat : quelle autonomie dans le travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Evolution du travail de salariés dans des élevages bovins laitiers d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Travail en élevage" (RMT Travail en Elevage). Dijon, FRA., Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563612v1</w:t>
+                <w:t xml:space="preserve">hal-02739076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et durabilité des exploitations laitières en zone péri-urbaine de Hanoi Diversity and sustainability of dairy farms in the periurban area of Hanoi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Approche adaptative des difficultés en élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Recherche Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres nationales travail en élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDELE, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087591v1</w:t>
+                <w:t xml:space="preserve">hal-02290306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main d’œuvre et organisation du travail dans les exploitations d’élevage : comparaison Nord - Sud</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’élevage de précision : quelles conséquences pour le travail des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2014</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches et Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794564v1</w:t>
+                <w:t xml:space="preserve">hal-02739075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main d’œuvre et organisation du travail dans les exploitations familiales : une comparaison Nord Sud.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Main d’œuvre et organisation du travail dans les exploitations d’élevage : comparaison Nord - Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture : Acquis et perspectives de la recherche sur l’agriculture familiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA CIRAD, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302364v1</w:t>
+                <w:t xml:space="preserve">hal-02794564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reorganización del trabajo relacionada a cambios técnicos en explotaciones ganaderas uruguayas y francesas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Main d’œuvre et organisation du travail dans les exploitations familiales : une comparaison Nord Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 CONGRESO DE CIENCIAS SOCIALES AGRARIAS, ENFOQUES Y ALTERNATIVAS PARA EL DESARROLLO RURAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Salto, Uruguay</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture : Acquis et perspectives de la recherche sur l’agriculture familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA CIRAD, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438943v1</w:t>
+                <w:t xml:space="preserve">hal-02302364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation pour concevoir et évaluer des expérimentations &amp;quot;système&amp;quot;. Exemple du modèle Ostral en production ovine allaitante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+                <w:t xml:space="preserve">La reorganización del trabajo relacionada a cambios técnicos en explotaciones ganaderas uruguayas y francesas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2014, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">2 CONGRESO DE CIENCIAS SOCIALES AGRARIAS, ENFOQUES Y ALTERNATIVAS PARA EL DESARROLLO RURAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Salto, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195383v1</w:t>
+                <w:t xml:space="preserve">hal-02438943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing a multicriteria index to assess on-farm working conditions to maintain farms in mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302499v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisations du travail liées à des changements techniques dans des élevages français et uruguayens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les changements dans l’organisation du travail et les compétences des éleveurs liées à l’utilisation des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Correa</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’Inra au SPACE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743887v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements dans l’organisation du travail et les compétences des éleveurs liées à l’utilisation des nouvelles technologies</w:t>
+                <w:t xml:space="preserve">QuaeWork : a method to assess work organization (duration and regulation) at farm-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Carneiro dos Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’Inra au SPACE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, France</w:t>
+              <w:t xml:space="preserve">11. Congresso Nordestino de Produção Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793296v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking researchers, advisers and livestock farmers in a multidisciplinary approach to analysing working conditions on farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming systeme Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuaeWork : a method to assess work organization (duration and regulation) at farm-scale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SyElTerr : un jeu pour mieux comprendre les interactions entre élevage et territoire dans une perspective d’intensification écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congresso Nordestino de Produção Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du SAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739074v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multicriteria index to assess on-farm working conditions to maintain farms in mountain areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">La modélisation pour concevoir et évaluer des expérimentations &amp;quot;système&amp;quot;. Exemple du modèle Ostral en production ovine allaitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213).; Institut d'Enseignement Supérieur et de Recherche en Alimentation, Santé Animale, Sciences Agronomiques et de l'Environnement (VetAgro Sup). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT.; Food and Agriculture Organization (FAO). ITA., Jun 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2014, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195400v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail liées à des changements techniques dans des élevages français et uruguayens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pastora Correa</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088597v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de précision : quelles conséquences pour le travail des éleveurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réorganisations du travail liées à des changements techniques dans des élevages français et uruguayens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches et Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739075v1</w:t>
+                <w:t xml:space="preserve">hal-02088597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisations du travail dans des exploitations laitières en transition vers l’autonomie fourragère</w:t>
               </w:r>
@@ -18909,1267 +18909,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of two dynamics of changes (specialization and diversification) on work organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in work in livestock farms: from general trends to the implications on LFS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arturo G. Muller</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 397 p., </w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. 397 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748443v1</w:t>
+                <w:t xml:space="preserve">hal-02745764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in work in livestock farms: from general trends to the implications on LFS approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Implications of two dynamics of changes (specialization and diversification) on work organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Arturo G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 397 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597641v1</w:t>
+                <w:t xml:space="preserve">hal-02748443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+                <w:t xml:space="preserve">Changes in work in livestock farms: from general trends to the implications on LFS approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195367v1</w:t>
+                <w:t xml:space="preserve">hal-02597641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work efficiency and work flexibility in organic sheep farms differentiated by reproduction rhythm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745817v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre équilibre et tension sur le travail : le cas d’élevages laitiers dans la Loire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work efficiency and work flexibility in organic sheep farms differentiated by reproduction rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. 397 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745953v1</w:t>
+                <w:t xml:space="preserve">hal-02745817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in work in livestock farms: from general trends to the implications on LFS approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+                <w:t xml:space="preserve">Entre équilibre et tension sur le travail : le cas d’élevages laitiers dans la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Carneiro dos Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745764v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diversité des exploitations laitières au Vietnam : implication méthodologique pour la mise en place d'un réseau d'observation des élevages</w:t>
+                <w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh Pham</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2011, Paris, France. pp.237-237</w:t>
+              <w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019020v1</w:t>
+                <w:t xml:space="preserve">hal-01189480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+                <w:t xml:space="preserve">Caractérisation de la diversité des exploitations laitières au Vietnam : implication méthodologique pour la mise en place d'un réseau d'observation des élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vu Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Duteurtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2011, Paris, France. pp.237-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019773v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Laignel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189480v1</w:t>
+                <w:t xml:space="preserve">hal-01019773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between mainstream production model and diversity of farm evolution: towards a tool to develop individual solutions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre conduites d’élevage et organisation du travail : une étude dans des élevages bovin laitier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Innovation and Sustainable Development of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude INRA SAD - CIRAD ES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Parent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190458v1</w:t>
+                <w:t xml:space="preserve">hal-01195292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives sur les exploitations agricoles et les territoires: des démarches innovantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20188,398 +20149,437 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Symposium Innovation et Développement Durable dans l'Agriculture et l'Agroalimentaire - ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre conduites d’élevage et organisation du travail : une étude dans des élevages bovin laitier en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between mainstream production model and diversity of farm evolution: towards a tool to develop individual solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude INRA SAD - CIRAD ES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Parent, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Innovation and Sustainable Development of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195292v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’organisation du travail en exploitations familiales d’élevage dans 4 pays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modelisation of work organisation of livestock farms to simulate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Nationales Travail en Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">60. Anual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195257v1</w:t>
+                <w:t xml:space="preserve">hal-01195270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of work organisation of livestock farms to simulate changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’organisation du travail en exploitations familiales d’élevage dans 4 pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Anual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelona, Espagne</w:t>
+              <w:t xml:space="preserve">3. Rencontres Nationales Travail en Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195270v1</w:t>
+                <w:t xml:space="preserve">hal-01195257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification des conduites d’élevage : analyse transversale des techniques mises en œuvre dans les filières herbivores et granivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres nationales travail en élevage, des acteurs du développement, de la recherche et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20598,316 +20598,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
+                <w:t xml:space="preserve">Quelles adaptations des systèmes laitiers pour réduire la contrainte « travail » ? Une étude en Ségala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tienne Barbosa</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Burlamaqui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195171v1</w:t>
+                <w:t xml:space="preserve">hal-01195182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles adaptations des systèmes laitiers pour réduire la contrainte « travail » ? Une étude en Ségala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Wage labour: modes of territorial adjustment of work groups and livestock farming activities. Illustration in Brazilian Amazonia and comparison with other regions of the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Burlamaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">12. World Congress of Rural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Gonyang, South Korea. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195182v1</w:t>
+                <w:t xml:space="preserve">hal-01195171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of work arrangements on dairy farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20932,103 +20932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation du travail dans les systèmes laitiers vietnamiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khanh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Vu Trongh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21066,51 +21066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French dairy farmers adapt their labour? Relationships between workforce and farm management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21161,77 +21161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pham Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vu Trongh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.182-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21394,64 +21394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salariat en élevage porcin et les régulations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21502,64 +21502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21934,51 +21934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22124,51 +22124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22251,51 +22251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the margins of livestock farming systems research: Livestock farms providing on-farm services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Duarte Malanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22346,90 +22346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le travail des agriculteurs à des futurs ingénieurs agronomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on work in agriculture. Thinking the future of Work in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22467,90 +22467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision : un atout pour le bien-être animal en élevage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
@@ -22674,64 +22674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche adaptative des difficultés en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22769,103 +22769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et appréhender les pratiques relationnelles des éleveurs avec leurs bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Elluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t>
@@ -22907,90 +22907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étalement des mises bas : un élément de sécurisation des systèmes ovins-viande biologiques productifs et autonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23026,295 +23026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Triomphe</w:t>
+                <w:t xml:space="preserve">Produire et vendre du lait : une opportunité pour les exploitations familiales en zone tropicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195245v1</w:t>
+                <w:t xml:space="preserve">hal-01195340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et vendre du lait : une opportunité pour les exploitations familiales en zone tropicale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Modèle standard de production et diversité des évolutions de petites exploitations démarrant l’activité laitière pour fournir une agro-industrie en milieu tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 16, 2009, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195340v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23358,51 +23358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 334 p., 2026, 978-2-7592-4211-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4212-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23429,51 +23429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23481,51 +23481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -23597,51 +23597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Travailler autrement en agriculture : formes émergentes et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23735,51 +23735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23821,64 +23821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the Coexistence in a Transition Economy: Trade-Offs Between Smallholders and Mega Farms in the Vietnamese Dairy Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23959,90 +23959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la coexistence dans une économie « en transition » : élevage paysan et mégafermes dans le secteur laitier vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Duy Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24101,51 +24101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de l’élevage : vers un élevage plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24213,90 +24213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques de l’élevage au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Quang Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24341,480 +24341,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage laitier, une confrontation de modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+                <w:t xml:space="preserve">Innovations, activités et mutations des emplois agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gassie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATLAS des transitions de l’élevage au Vietnam 1986-2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-87614-746-1</w:t>
+              <w:t xml:space="preserve">Actif’Agri. Transformations des emplois et des activités en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145920-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535003v1</w:t>
+                <w:t xml:space="preserve">hal-02437595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail et de santé des actifs agricoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Burens Isabelle</w:t>
+                <w:t xml:space="preserve">L’élevage laitier, une confrontation de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deffontaines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actif’Agri. Transformations des emplois et des activités en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">ATLAS des transitions de l’élevage au Vietnam 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IPSARD; CIRAD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-87614-746-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534832v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations, activités et mutations des emplois agricoles</w:t>
+                <w:t xml:space="preserve">Les conditions de travail et de santé des actifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hugonnet</w:t>
+                <w:t xml:space="preserve">Estelle Midler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bidaud</w:t>
+                <w:t xml:space="preserve">Thierry Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burens Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif’Agri. Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145920-5</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437595v1</w:t>
+                <w:t xml:space="preserve">hal-02534832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics on livestock production in Vietnamau Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Vu Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24869,90 +24869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banque de ressources pour analyser trois dimensions du travail des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25007,90 +25007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’élevage de précision sur le travail, les compétences et les relations homme-animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Turlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole / Dunod, 2015</w:t>
@@ -25132,64 +25132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à des questions de travail : les leviers mobilisés par des éleveurs laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25262,64 +25262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevages et territoires : concepts, méthodes, outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formasciences, FPN, INRA, 279 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25439,77 +25439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelage : Caractériser et qualifier l'organisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation du travail en élevage : Enseigner la méthode bilan travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25573,315 +25573,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail décent en agriculture : l’appréhender au prisme de l’organisation familiale du travail et des modèles productifs en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence internationale sur le futur du travail et de l’emploi dans le secteur agricoles et agroalimentaire en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camara Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305024v1</w:t>
+                <w:t xml:space="preserve">hal-05447942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence internationale sur le futur du travail et de l’emploi dans le secteur agricoles et agroalimentaire en Afrique de l’Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail décent en agriculture : l’appréhender au prisme de l’organisation familiale du travail et des modèles productifs en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Sourisseau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05447942v1</w:t>
+                <w:t xml:space="preserve">hal-05305024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des élevages qui diversifient leurs relations aux cultures en plaines cultivées d'Auvergne Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochetel Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25931,51 +25931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et agents de développement agricole dans la tempête. Les transformations des métiers et des dynamiques socioprofessionnelles face à des injonctions contradictoires. Compte rendu de la journée d’étude GERDAL - INRAE ACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26326,51 +26326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] D3.2, INRAE; VetagroSup; Boku; Demeter; Teagasc. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26512,454 +26512,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595470v1</w:t>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de précision, connectée, numérique et Big Data. Enjeux pour le schéma stratégique du SAD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02793550v1</w:t>
+                <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Agriculture de précision, connectée, numérique et Big Data. Enjeux pour le schéma stratégique du SAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Batka</w:t>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Beldame</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+                <w:t xml:space="preserve">Olivier Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banque de ressources pour analyser trois dimensions du travail des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Idele. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -27007,64 +27007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Ngyuen Tien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Tran Doc Lap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27125,77 +27125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Duy Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Center for rural development /Institute of Policy and Strategy for Agriculture and Rural Development. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27243,77 +27243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Le Thi Thanh Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -27335,90 +27335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27984,51 +27984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1861CCC9"/>
+    <w:nsid w:val="9796FCCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28215,51 +28215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hostiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6280-4133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079434320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8779-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Contzen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Santhanam-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beecher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nettle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pailleux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.776959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00456-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Le Thi Thanh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-01973-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Franck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Carneiro Dos Santos Filho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dieguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0534-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2269" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0249" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bihan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Di&#233;guez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506442v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vazquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gustavo Mueller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0859-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0050-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Carneiro dos Santos Filho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar J. C. Damasceno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-35982012001200010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Duy P. D. Khanh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Duteurtre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Trong V. T. Binh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0128-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3JM88K9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merceron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002084" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0418" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-20032006000200007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tourrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veiga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796216v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159076v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159119v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199115v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beguin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199132v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409091v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magnin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159125v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199125v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674010v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387582v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082194v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723934v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ganis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734836v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961396v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536281v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961393v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737633v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kling-Eveillard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733511v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735595v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pothin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667780v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bartaburu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603988v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607437v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607434v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083766v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349399v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cesaro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Le Thi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563607v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792557v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T. Huyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535364v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277492v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbaburu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duarte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792461v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183323v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbaturu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Felipe Duarte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740598v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739357v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290306v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087591v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794564v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302364v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438943v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195383v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743887v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Correa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793296v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083438v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739074v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Carneiro dos Santos Filho" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195400v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748443v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Muller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597641v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745817v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tisseur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745764v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Pham" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trong" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duteurtre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195292v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195257v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195270v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195244v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195182v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195134v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195169v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trongh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195188v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591178v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham Duy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trongh" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195129v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756145v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756074v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756092v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756096v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763354v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296168v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800782v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084347v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Huong" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Duy Khanh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_13" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437614v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Quang Hoang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/593983/1/Atlas%20&#233;levage%20Vietnam_HD_FR.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535003v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534832v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burens Isabelle" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deffontaines" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437595v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gassie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174393v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu Quang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.malica.org/news/new-release-atlas-of-livestock-transitions-in-vietnam-1986-2016" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457965v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535365v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087409v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c008" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134586v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805678v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3946-lorganisation-du-travail-en-elevage--enseigner-la-methode-bilan-travail.html" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C&#233;cile" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627046v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793550v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799809v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795407v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ngyuen Tien Dinh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tran Doc Lap" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797778v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793599v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000782v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0029" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03983046v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-hostiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6280-4133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079434320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8779-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Contzen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Santhanam-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beecher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Nettle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kuzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frija Aymen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndiaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00796-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00782-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pailleux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.776959" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Huong Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00456-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4585" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00130-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delfosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.01.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Le Thi Thanh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-019-01973-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0557-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2418" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Carneiro Dos Santos Filho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dieguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0534-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01913578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Elluin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.03.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Legein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Turlot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Franck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fiorelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0249" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2269" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bihan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cornut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Di&#233;guez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594601v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0193" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vazquez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gustavo Mueller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0859-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0703" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0050-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Carneiro dos Santos Filho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar J. C. Damasceno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-35982012001200010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Merceron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delage" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Duy P. D. Khanh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Duteurtre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Trong V. T. Binh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-012-0128-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3JM88K9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019441v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Triomphe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002478" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0420" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0418" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-20032006000200007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tourrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678567v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veiga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonli Alimata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soullier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzifa Gertrude Torvikey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawungo Fred Dzanku" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Avelange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296152v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374801v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159076v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Groos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159125v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199115v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beguin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259549v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2dwm-x990" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409094v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magnin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065925v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199125v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437615v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387582v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961393v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Servi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536281v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ganis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863648v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17752.96009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082194v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723934v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988634v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pothin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737633v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kling-Eveillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738432v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Santamaria" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667780v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bartaburu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083766v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607437v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607434v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506645v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349399v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cesaro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Le Thi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01687557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087591v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792557v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. T. Huyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183323v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbaturu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Felipe Duarte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277492v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbaburu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duarte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462796v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792461v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195398v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01940762v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535364v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740598v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739357v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739076v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02290306v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739075v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302364v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438943v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793296v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739074v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Carneiro dos Santos Filho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02083438v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195383v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743887v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Correa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088597v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745764v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748443v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Muller" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597641v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745817v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745953v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tisseur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019020v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Pham" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trong" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duteurtre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195292v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Le Gal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195270v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195257v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195244v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195182v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195171v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195134v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195169v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trongh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195188v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591178v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham Duy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Trongh" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195158v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195129v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756145v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756074v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756092v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756096v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763354v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759689v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torquebiau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296168v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Curier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800782v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743132v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368971.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195245v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article2957" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497605v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497704v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084347v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai Huong" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Duy Khanh" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_13" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/164/9782759232437/coexistence-et-confrontation-des-modeles-agricoles-et-alimentaires" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437614v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Quang Hoang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/593983/1/Atlas%20&#233;levage%20Vietnam_HD_FR.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437595v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gassie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02535003v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534832v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burens Isabelle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deffontaines" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174393v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Vu Quang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.malica.org/news/new-release-atlas-of-livestock-transitions-in-vietnam-1986-2016" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02457965v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535365v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087409v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c008" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134586v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805678v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3946-lorganisation-du-travail-en-elevage--enseigner-la-methode-bilan-travail.html" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447942v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara Ad" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sourisseau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305024v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975463v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C&#233;cile" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627046v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615306v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793550v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799809v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795407v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ngyuen Tien Dinh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tran Doc Lap" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797778v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793599v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Thi Thanh Huyen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000782v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0029" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03983046v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122613v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>