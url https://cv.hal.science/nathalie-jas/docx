--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie JAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche à INRAEUMR MoISA (Montpellier Interdisciplinary Center on Sustainable Agri-food Systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una contribución a los estudios sobre la vulnerabilidad ante los desastres: un enfoque tecnopolítico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tecnopolíticas de las vulnerabilidades y generación de desastres y crisis, 20 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a contribution to studies on disaster vulnerability: a techno-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Techno-politics of vulnerabilities and the production of disasters and crises, 20 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche historienne de la vulnérabilité : entretien avec Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution aux études sur la vulnérabilité aux catastrophes : une approche par les techno-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical Approach of Vulnerability: An Interview with Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A agricultura organica e seu reconhecimento: ente institutionalizaçao, mercado et reposicionamento ético</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia-Parpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Joi Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Olhares Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.293-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique et ses produits : entre institutionnalisation marchande et repositionnements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51 (50-51), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millefeuilles institutionnels et production d’ignorance dans le « gouvernement » des substances chimiques dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2017/4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.204.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens en France. Une autre trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.343.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sarah A. Vogel, Is it Safe ? BPA and the Struggle to Define the Safety of Chemicals. University of California Press, Berkeley, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the environmental health beyond the risk ? Endocrine disruptors, expertise and regulation in France and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.20160301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioAgriPest : pesticides et santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La santé au travail, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals and Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.194-198. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0002698014Z.00000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les toxiques agricoles tuée dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health and Pesticide Regulation in France Before and After Silent Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510701527435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déqualifier le paysan, introniser l'agronome, France 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°31 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.031.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques, techniques et commerciaux du contrôle de la qualité des engrais au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (102), pp.165-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de la investigación agronómica en Francia durante el siglo XIX, Louis Grandeau, las estaciones agronómicas y el control de los fertilizantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Agraria. Revista de Agricultura e Historia Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.195 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Politics of vulnerabilities and the production of disasters and crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Society for Social Studies of Science (4S): Reverberations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science (4S), Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la notion de vulnérabilité a fait aux études sur les catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et gouvernement des situations de crises et de catastrophes, XIXe -XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet RISC (Risques &amp; Sociétés) – PEPR Risques (IRiMa), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités face aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouch Missirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxification des agricultures africaines, vulnérabilités multiples et risques enchâssés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides dans les Systèmes Alimentaires et impacts sur la Santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD - Le CTS SantéS et le CTA SAd avec la contribution de Pretag Initiative, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Regulations and the trade and use of pesticides in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium on Pesticides and Health in East Africa: Breaking the Invisibility of the Pesticides-related Effects on Human Health in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muhimbili University of Health and Allied Sciences (MUHAS), Nov 2024, Dar es Salaam, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous, hyper-segmentation et complexité. Réflexions à partir des pesticides agricoles comme problème global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Les sciences humaines et sociales face aux verrous de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Institut de la transition environnementale de l’Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What would a relevant evaluation of occupational safety and health advisory services in agriculture be? Evidence of conflicting perceptions in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, santé et action publique au prisme des SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de Pilotage Scientifique National Chlordécone (CPSN) et de la Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosing sight of the local conditions. Global tools of obsolete pesticides management and the cleaning of a chemical past in an African country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We all live on one planet? Global environmental protection, politics, and justice in the twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discret des industries. Approches socio-historique de la régulation européenne des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Holimitox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa vie à la gagner ? Environnement et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité d'un système socio-technique. Les soubassements du marché des trichogrammes en maïs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bergerac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour de la chimie et de l'agriculture : Les sciences agronomiques en France et en Allemagne, 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines (EAC). , 2021, 9057090163. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9789057090165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. 2009, Collegium Helveticum Hefte, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, pollution, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, pollution, and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.721 - 734, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter colonial, pollution et production d’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2265-5077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Systemic Ascendency. Perspectives from the Pesticide Industry in Postwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-81, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.172 - 180, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les substances chimiques dangereuses dans les espaces internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des technosciences. Gouverner le progrès et ses dégâts depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-64, 2014, 978-2-7071-7504-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2014, Environment in History: International Perspectives, 978-1-78238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to 'reality' : the emergence of an international expertise on food additives and contaminants in the 1950s and early 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique et marché des agrumes dans la CEE des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : De l'originalité et de la richesse de la pensée de Ludwik Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck - Investigating a Life Studying Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2009, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins s’inquiètent déjà au 19e siècle des dangers des pesticides pour la santé. Entretien avec Nolwenn Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://basta.media/des-medecins-s-inquietent-des-le-19e-siecle-des-effets-des-pesticides-sur-la-sante-entretien-Nathalie-Jas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une expertise scientifique et technique impartiale en vue de la maîtrise des expositions professionnelles aux pesticides en milieu agricole. Rapport final de la formation spécifique de Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe), présenté lors de la séance plénière du 16 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia I Tata Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Erwan Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandès Ce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le conseil relatif à la prévention des risques professionnels dans les exploitations agricoles pour produire quelles connaissances ? De la pertinence sociale des preuves. Rapport final du projet &amp;quot;Preuves&amp;quot; financé par le conseil scientifique de la CCMSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the open consultation launched by EFSA on pesticide exposure assessment for workers, operators, bystanders and residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Food Safety Authority. 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2026 – Techno-politiques des vulnérabilités et production des catastrophes et crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la philosophie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie JAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche à INRAEUMR MoISA (Montpellier Interdisciplinary Center on Sustainable Agri-food Systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una contribución a los estudios sobre la vulnerabilidad ante los desastres: un enfoque tecnopolítico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tecnopolíticas de las vulnerabilidades y generación de desastres y crisis, 20 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a contribution to studies on disaster vulnerability: a techno-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Techno-politics of vulnerabilities and the production of disasters and crises, 20 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche historienne de la vulnérabilité : entretien avec Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution aux études sur la vulnérabilité aux catastrophes : une approche par les techno-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical Approach of Vulnerability: An Interview with Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.42294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A agricultura organica e seu reconhecimento: ente institutionalizaçao, mercado et reposicionamento ético</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia-Parpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Joi Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Olhares Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.293-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique et ses produits : entre institutionnalisation marchande et repositionnements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51 (50-51), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millefeuilles institutionnels et production d’ignorance dans le « gouvernement » des substances chimiques dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2017/4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.204.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens en France. Une autre trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.343.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sarah A. Vogel, Is it Safe ? BPA and the Struggle to Define the Safety of Chemicals. University of California Press, Berkeley, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the environmental health beyond the risk ? Endocrine disruptors, expertise and regulation in France and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.20160301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals and Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.194-198. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0002698014Z.00000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioAgriPest : pesticides et santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La santé au travail, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les toxiques agricoles tuée dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health and Pesticide Regulation in France Before and After Silent Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510701527435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déqualifier le paysan, introniser l'agronome, France 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°31 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.031.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques, techniques et commerciaux du contrôle de la qualité des engrais au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (102), pp.165-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de la investigación agronómica en Francia durante el siglo XIX, Louis Grandeau, las estaciones agronómicas y el control de los fertilizantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Agraria. Revista de Agricultura e Historia Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.195 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la notion de vulnérabilité a fait aux études sur les catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et gouvernement des situations de crises et de catastrophes, XIXe -XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet RISC (Risques &amp; Sociétés) – PEPR Risques (IRiMa), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Politics of vulnerabilities and the production of disasters and crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Society for Social Studies of Science (4S): Reverberations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science (4S), Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités face aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouch Missirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxification des agricultures africaines, vulnérabilités multiples et risques enchâssés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides dans les Systèmes Alimentaires et impacts sur la Santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD - Le CTS SantéS et le CTA SAd avec la contribution de Pretag Initiative, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Regulations and the trade and use of pesticides in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium on Pesticides and Health in East Africa: Breaking the Invisibility of the Pesticides-related Effects on Human Health in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muhimbili University of Health and Allied Sciences (MUHAS), Nov 2024, Dar es Salaam, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous, hyper-segmentation et complexité. Réflexions à partir des pesticides agricoles comme problème global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Les sciences humaines et sociales face aux verrous de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Institut de la transition environnementale de l’Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What would a relevant evaluation of occupational safety and health advisory services in agriculture be? Evidence of conflicting perceptions in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosing sight of the local conditions. Global tools of obsolete pesticides management and the cleaning of a chemical past in an African country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We all live on one planet? Global environmental protection, politics, and justice in the twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discret des industries. Approches socio-historique de la régulation européenne des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Holimitox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, santé et action publique au prisme des SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de Pilotage Scientifique National Chlordécone (CPSN) et de la Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa vie à la gagner ? Environnement et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité d'un système socio-technique. Les soubassements du marché des trichogrammes en maïs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bergerac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour de la chimie et de l'agriculture : Les sciences agronomiques en France et en Allemagne, 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines (EAC). , 2021, 9057090163. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9789057090165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. 2009, Collegium Helveticum Hefte, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, pollution, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, pollution, and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.721 - 734, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Systemic Ascendency. Perspectives from the Pesticide Industry in Postwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-81, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter colonial, pollution et production d’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2265-5077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.172 - 180, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les substances chimiques dangereuses dans les espaces internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des technosciences. Gouverner le progrès et ses dégâts depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-64, 2014, 978-2-7071-7504-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2014, Environment in History: International Perspectives, 978-1-78238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to 'reality' : the emergence of an international expertise on food additives and contaminants in the 1950s and early 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique et marché des agrumes dans la CEE des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : De l'originalité et de la richesse de la pensée de Ludwik Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck - Investigating a Life Studying Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2009, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins s’inquiètent déjà au 19e siècle des dangers des pesticides pour la santé. Entretien avec Nolwenn Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://basta.media/des-medecins-s-inquietent-des-le-19e-siecle-des-effets-des-pesticides-sur-la-sante-entretien-Nathalie-Jas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une expertise scientifique et technique impartiale en vue de la maîtrise des expositions professionnelles aux pesticides en milieu agricole. Rapport final de la formation spécifique de Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe), présenté lors de la séance plénière du 16 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia I Tata Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Erwan Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandès Ce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le conseil relatif à la prévention des risques professionnels dans les exploitations agricoles pour produire quelles connaissances ? De la pertinence sociale des preuves. Rapport final du projet &amp;quot;Preuves&amp;quot; financé par le conseil scientifique de la CCMSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the open consultation launched by EFSA on pesticide exposure assessment for workers, operators, bystanders and residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Food Safety Authority. 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités et production des catastrophes et crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), pp.42406, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la philosophie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D60311C"/>
+    <w:nsid w:val="0EB51F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-jas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia-Parpet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Joi Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.343.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20160301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01723720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0002698014Z.00000000053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527435" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.031.0045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2262" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9789057090165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fehr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273958.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2042-l-alimentation-sous-controle.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947809v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-jas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia-Parpet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Joi Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.343.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20160301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0002698014Z.00000000053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01723720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527435" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.031.0045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2262" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9789057090165" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fehr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273958.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2042-l-alimentation-sous-controle.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947809v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>