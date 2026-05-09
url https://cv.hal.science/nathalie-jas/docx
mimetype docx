--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie JAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche à INRAEUMR MoISA (Montpellier Interdisciplinary Center on Sustainable Agri-food Systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una contribución a los estudios sobre la vulnerabilidad ante los desastres: un enfoque tecnopolítico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tecnopolíticas de las vulnerabilidades y generación de desastres y crisis, 20 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a contribution to studies on disaster vulnerability: a techno-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Techno-politics of vulnerabilities and the production of disasters and crises, 20 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche historienne de la vulnérabilité : entretien avec Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution aux études sur la vulnérabilité aux catastrophes : une approche par les techno-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical Approach of Vulnerability: An Interview with Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.42294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A agricultura organica e seu reconhecimento: ente institutionalizaçao, mercado et reposicionamento ético</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia-Parpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Joi Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Olhares Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.293-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique et ses produits : entre institutionnalisation marchande et repositionnements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51 (50-51), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millefeuilles institutionnels et production d’ignorance dans le « gouvernement » des substances chimiques dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2017/4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.204.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens en France. Une autre trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.343.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sarah A. Vogel, Is it Safe ? BPA and the Struggle to Define the Safety of Chemicals. University of California Press, Berkeley, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the environmental health beyond the risk ? Endocrine disruptors, expertise and regulation in France and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.20160301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals and Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.194-198. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0002698014Z.00000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioAgriPest : pesticides et santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La santé au travail, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les toxiques agricoles tuée dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health and Pesticide Regulation in France Before and After Silent Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510701527435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déqualifier le paysan, introniser l'agronome, France 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°31 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.031.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques, techniques et commerciaux du contrôle de la qualité des engrais au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (102), pp.165-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de la investigación agronómica en Francia durante el siglo XIX, Louis Grandeau, las estaciones agronómicas y el control de los fertilizantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Agraria. Revista de Agricultura e Historia Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.195 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la notion de vulnérabilité a fait aux études sur les catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et gouvernement des situations de crises et de catastrophes, XIXe -XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet RISC (Risques &amp; Sociétés) – PEPR Risques (IRiMa), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Politics of vulnerabilities and the production of disasters and crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Society for Social Studies of Science (4S): Reverberations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science (4S), Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités face aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouch Missirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxification des agricultures africaines, vulnérabilités multiples et risques enchâssés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides dans les Systèmes Alimentaires et impacts sur la Santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD - Le CTS SantéS et le CTA SAd avec la contribution de Pretag Initiative, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Regulations and the trade and use of pesticides in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium on Pesticides and Health in East Africa: Breaking the Invisibility of the Pesticides-related Effects on Human Health in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muhimbili University of Health and Allied Sciences (MUHAS), Nov 2024, Dar es Salaam, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous, hyper-segmentation et complexité. Réflexions à partir des pesticides agricoles comme problème global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Les sciences humaines et sociales face aux verrous de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Institut de la transition environnementale de l’Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What would a relevant evaluation of occupational safety and health advisory services in agriculture be? Evidence of conflicting perceptions in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosing sight of the local conditions. Global tools of obsolete pesticides management and the cleaning of a chemical past in an African country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We all live on one planet? Global environmental protection, politics, and justice in the twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discret des industries. Approches socio-historique de la régulation européenne des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Holimitox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, santé et action publique au prisme des SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de Pilotage Scientifique National Chlordécone (CPSN) et de la Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa vie à la gagner ? Environnement et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité d'un système socio-technique. Les soubassements du marché des trichogrammes en maïs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bergerac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour de la chimie et de l'agriculture : Les sciences agronomiques en France et en Allemagne, 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines (EAC). , 2021, 9057090163. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9789057090165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. 2009, Collegium Helveticum Hefte, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, pollution, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, pollution, and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.721 - 734, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Systemic Ascendency. Perspectives from the Pesticide Industry in Postwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-81, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter colonial, pollution et production d’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2265-5077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.172 - 180, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les substances chimiques dangereuses dans les espaces internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des technosciences. Gouverner le progrès et ses dégâts depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-64, 2014, 978-2-7071-7504-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2014, Environment in History: International Perspectives, 978-1-78238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to 'reality' : the emergence of an international expertise on food additives and contaminants in the 1950s and early 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique et marché des agrumes dans la CEE des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : De l'originalité et de la richesse de la pensée de Ludwik Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck - Investigating a Life Studying Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2009, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins s’inquiètent déjà au 19e siècle des dangers des pesticides pour la santé. Entretien avec Nolwenn Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://basta.media/des-medecins-s-inquietent-des-le-19e-siecle-des-effets-des-pesticides-sur-la-sante-entretien-Nathalie-Jas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une expertise scientifique et technique impartiale en vue de la maîtrise des expositions professionnelles aux pesticides en milieu agricole. Rapport final de la formation spécifique de Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe), présenté lors de la séance plénière du 16 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia I Tata Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Erwan Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandès Ce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le conseil relatif à la prévention des risques professionnels dans les exploitations agricoles pour produire quelles connaissances ? De la pertinence sociale des preuves. Rapport final du projet &amp;quot;Preuves&amp;quot; financé par le conseil scientifique de la CCMSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the open consultation launched by EFSA on pesticide exposure assessment for workers, operators, bystanders and residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Food Safety Authority. 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités et production des catastrophes et crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), pp.42406, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la philosophie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie JAS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche à INRAEUMR MoISA (Montpellier Interdisciplinary Center on Sustainable Agri-food Systems)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una contribución a los estudios sobre la vulnerabilidad ante los desastres: un enfoque tecnopolítico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tecnopolíticas de las vulnerabilidades y generación de desastres y crisis, 20 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a contribution to studies on disaster vulnerability: a techno-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Techno-politics of vulnerabilities and the production of disasters and crises, 20 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche historienne de la vulnérabilité : entretien avec Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution aux études sur la vulnérabilité aux catastrophes : une approche par les techno-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical Approach of Vulnerability: An Interview with Gregory Bankoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.42294. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s7y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-niveaux des verrous et leviers à la réduction d’usage des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia Ijang Tata Ngome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.10. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et styles de raisonnement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.031.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides au prisme des sciences humaines et sociales. Focus sur les deuxièmes journées d’études du réseau SHS-Pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response from the authors of the article “Critical review of the role of personal protective Equipment (PPE) in the prevention of risks related to agricultural pesticide use” to the letter to the editor from the European crop protection association (ECPA) Occupational and bystander exposure expert group (OBEEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.105191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of the role of PPE in the prevention of risks related to agricultural pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.104527. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.104527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire les savoirs de la modernité agro-industrielle. Le cas de l’OMNIUM d’économie agroalimentaire (1964-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (373), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A agricultura organica e seu reconhecimento: ente institutionalizaçao, mercado et reposicionamento ético</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia-Parpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Joi Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novos Olhares Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.293-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues: Rethinking Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2018), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2018.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique et ses produits : entre institutionnalisation marchande et repositionnements éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51 (50-51), pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millefeuilles institutionnels et production d’ignorance dans le « gouvernement » des substances chimiques dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (2017/4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.204.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbateurs endocriniens en France. Une autre trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.343.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sarah A. Vogel, Is it Safe ? BPA and the Struggle to Define the Safety of Chemicals. University of California Press, Berkeley, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the environmental health beyond the risk ? Endocrine disruptors, expertise and regulation in France and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.20160301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir, ignorance et incertitude dans les régulations des problèmes sanitaires environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (novembre 2016), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioAgriPest : pesticides et santé des travailleurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La santé au travail, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01723720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemicals and Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.194-198. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0002698014Z.00000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les toxiques agricoles tuée dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.47-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides et santé des travailleurs agricoles en France. Questions anciennes, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Risk society in Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.317-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health and Pesticide Regulation in France Before and After Silent Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07341510701527435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déqualifier le paysan, introniser l'agronome, France 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N°31 (2), pp.45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.031.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques, techniques et commerciaux du contrôle de la qualité des engrais au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (102), pp.165-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de la investigación agronómica en Francia durante el siglo XIX, Louis Grandeau, las estaciones agronómicas y el control de los fertilizantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Agraria. Revista de Agricultura e Historia Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.195 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Politics of vulnerabilities and the production of disasters and crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Society for Social Studies of Science (4S): Reverberations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science (4S), Sep 2025, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la notion de vulnérabilité a fait aux études sur les catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et gouvernement des situations de crises et de catastrophes, XIXe -XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet RISC (Risques &amp; Sociétés) – PEPR Risques (IRiMa), Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides. Quelles perspectives pour l'agroécologie dans l'agriculture tropicale : Éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de l'AFEP - Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités face aux catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous institutionnels à la réduction des pesticides dans les agricultures tropicales : effets des politiques de soutien sur la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchiofouo Yemelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Oct 2025, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Muniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouch Missirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxification des agricultures africaines, vulnérabilités multiples et risques enchâssés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides dans les Systèmes Alimentaires et impacts sur la Santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD - Le CTS SantéS et le CTA SAd avec la contribution de Pretag Initiative, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Regulations and the trade and use of pesticides in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium on Pesticides and Health in East Africa: Breaking the Invisibility of the Pesticides-related Effects on Human Health in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muhimbili University of Health and Allied Sciences (MUHAS), Nov 2024, Dar es Salaam, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous, hyper-segmentation et complexité. Réflexions à partir des pesticides agricoles comme problème global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque. Les sciences humaines et sociales face aux verrous de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’Institut de la transition environnementale de l’Alliance Sorbonne Université, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What would a relevant evaluation of occupational safety and health advisory services in agriculture be? Evidence of conflicting perceptions in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Seminar on Extension and Education (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.518-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, santé et action publique au prisme des SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de Pilotage Scientifique National Chlordécone (CPSN) et de la Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA, Dec 2022, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loosing sight of the local conditions. Global tools of obsolete pesticides management and the cleaning of a chemical past in an African country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We all live on one planet? Global environmental protection, politics, and justice in the twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discret des industries. Approches socio-historique de la régulation européenne des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Holimitox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ivry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique autour de l'ouvrage Boudia, S. ; Jas, N. (2019). "Gouverner un monde toxique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, May 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdre sa vie à la gagner ? Environnement et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rainhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité d'un système socio-technique. Les soubassements du marché des trichogrammes en maïs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Journées de Recherches en Sciences Sociales - SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “start-up” de sciences sociales à l’ère de la modernisation agricole : l’OMNIUM d’économie agroalimentaire (années 1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bergerac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour de la chimie et de l'agriculture : Les sciences agronomiques en France et en Allemagne, 1840-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines (EAC). , 2021, 9057090163. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9789057090165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residues. Thinking Through Chemical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela N.H. Creager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutgers University Press. , 2021, Nature, Society, and Culture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde toxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerless Science? Science and Politics in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1st, 280 p., 2014, Environment in History: International Perspectives, 978-178238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering and Chatto Publishers, pp.208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, 9, 256 p., 2013, Studies for the Society for the Social History of Medicine, 978-184893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. 2009, Collegium Helveticum Hefte, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, Industry, and Risk Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE &amp; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-140, 2025, 978-1-78945-191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie, pollution, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.799-812, 2025, 978-2-271-14628-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS, industries et régulation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.127-148, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology, pollution, and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume; Hilaire-Perez, Liliane; Lamy, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global history of techniques: 19th-21th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.721 - 734, 2024, 978-2-503-59151-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter colonial, pollution et production d’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'ignorance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2265-5077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Systemic Ascendency. Perspectives from the Pesticide Industry in Postwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58-81, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.172 - 180, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un monde contaminé. Les risques techniques, sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonneuil; D. Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences et des savoirs, t. 3. Le siècle des technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.380-397, 2015, 978-2021076783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les substances chimiques dangereuses dans les espaces internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des technosciences. Gouverner le progrès et ses dégâts depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions la Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-64, 2014, 978-2-7071-7504-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greatness and Misery of Science in a Toxic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powerless science? Science and politics in a toxic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghahn Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2014, Environment in History: International Perspectives, 978-1-78238-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction science and politics in a toxic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to 'reality' : the emergence of an international expertise on food additives and contaminants in the 1950s and early 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1-84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia, Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto Publishers, pp.1-23, 2013, Studies for the Society for the Social History of Medicine, 9, 978 1 84893 403 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé publique et marché des agrumes dans la CEE des années 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation sous contrôle : Tracer, auditer, conseiller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188, 2012, Sciences en Partage (Quae), 978-2-7592-1850-9 978-2-84444-875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : De l'originalité et de la richesse de la pensée de Ludwik Fleck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Löwy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH - Collegium Helveticum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec Fleck - Investigating a Life Studying Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2009, 978-3-9523497-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05029405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrous et leviers institutionnels de réduction de pesticides dans l'agriculture tropicale. Un éclairage par l'Afrique de l'Ouest et du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Di Roberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/agritrop/00839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins s’inquiètent déjà au 19e siècle des dangers des pesticides pour la santé. Entretien avec Nolwenn Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://basta.media/des-medecins-s-inquietent-des-le-19e-siecle-des-effets-des-pesticides-sur-la-sante-entretien-Nathalie-Jas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une expertise scientifique et technique impartiale en vue de la maîtrise des expositions professionnelles aux pesticides en milieu agricole. Rapport final de la formation spécifique de Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe), présenté lors de la séance plénière du 16 novembre 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation macro-institutionnelle des verrous et leviers à la réduction d'usages des pesticides au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de La Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precillia I Tata Ngome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Initiative PRETAG (Pesticide Reduction for Tropical Agricultures). 2024, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coûts cachés d'usage de pesticides par les bases de connaissances mobilisables au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de la Paix Bayiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exploratoire du système acteur d'innovations basées sur micro-organismes en Côte d'Ivoire- Rapport technique de mission santé des plantes et Pretag, 09 Juin 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Erwan Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Angbo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Fernandès Ce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD; INPHB. 2023, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le conseil relatif à la prévention des risques professionnels dans les exploitations agricoles pour produire quelles connaissances ? De la pertinence sociale des preuves. Rapport final du projet &amp;quot;Preuves&amp;quot; financé par le conseil scientifique de la CCMSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Labrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 54 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Colosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the open consultation launched by EFSA on pesticide exposure assessment for workers, operators, bystanders and residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Food Safety Authority. 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage ovin et exposition aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-politiques des vulnérabilités et production des catastrophes et crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Navarro Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (1), pp.42406, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la philosophie des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB51F85"/>
+    <w:nsid w:val="7619BB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-jas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia-Parpet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Joi Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.343.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20160301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0002698014Z.00000000053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01723720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527435" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.031.0045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2262" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9789057090165" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fehr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928610v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273958.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2042-l-alimentation-sous-controle.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947809v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-jas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Navarro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de la Paix Bayiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia Ijang Tata Ngome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959828v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.104527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia-Parpet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Joi Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N.H. Creager" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2018.245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.204.0043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.343.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.20160301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01723720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0002698014Z.00000000053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07341510701527435" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.031.0045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2262" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Di Roberto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchiofouo Yemelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9789057090165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berghahnbooks.com/title.php?rowtag=BoudiaPowerless" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fehr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana L&#246;wy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05134342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591513-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402095v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03167565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/273958.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/272020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2042-l-alimentation-sous-controle.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de La Paix Bayiha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00839" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947809v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947391v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precillia I Tata Ngome" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947858v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Erwan Traore" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Angbo Kouakou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernand&#232;s Ce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Lallemand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>