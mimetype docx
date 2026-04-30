--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,77 +66,936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Decorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169-170 (n°169-170), pp.114-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063261424248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie dans le corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La flexibilité des enseignants d’EPS dans la gestion d’imprévus relationnels et organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.21964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-utilisation des tracés de cour de récréation. Monographie d’une école maternelle et de ses enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.045.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité-habitude : le divorce improbable du travail enseignant. Le cas de l'éducation physique et sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Necker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.036.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant la réforme : la formation des enseignants du second degré « vue » par eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA VIOLENCE RESSENTIE CHEZ LES PROFESSEURS DEBUTANTS : LE CAS DE L'EDUCATION PHYSIQUE ET SPORTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discobolul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le début de carrière comme épreuve : le cas d’enseignants d’éducation physique et sportive et de leurs conditions d’affectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spira.2010.1712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique et les enfants de milieux populaires : une revue de littérature des programmes internationaux d’interventions en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,105 +1017,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de méthodes mixtes pour comprendre et transformer les pratiques d'activités physiques d'enfants de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Decorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été 2024 – Méthodes mixtes en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -285,73 +1271,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the University of Jyväskylä, Finland, May 2024, Jyväskylä, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting Social Health Inequalities Among Vulnerable Youth (Aged 7–11) Through the Development of Physical and Sports Activities in School Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -380,372 +1366,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Sport and Health Sciences; University of Jyväskylä, May 2024, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Decorte,</w:t>
+                <w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès 2PASS-4Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892820v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construire et structurer une offre d'activité physique et sportive pour des publics socialement vulnérables : enquêtes et interventions auprès d'enfants en école primaire pour réduire des inégalités territoriales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decorte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t>
+              <w:t xml:space="preserve">congrès 2PASS-4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892784v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et structurer une offre d'Activités Physiques et Sportives (APS) pour des publics socialement vulnérables : enquêter auprès d'enfants en école primaire pour préparer des interventions in situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Decorte</w:t>
+                <w:t xml:space="preserve">Sociological perspective to increase the physical activity of socially vulnerable children in a sustainable way: investigation and intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Decorte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EASS &amp; ISSA World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079978v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enquêter sur l’activité physique et sportive des enfants socialement vulnérables scolarisés en école élémentaire : défis et dilemmes langagiers », 11ème congrès international de la 3SLF, Rennes, 8-9-10 juin 2022, Rennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decorte,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -760,947 +1746,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892779v1</w:t>
-              </w:r>
-[...880 lines deleted...]
-                <w:t xml:space="preserve">hal-04289768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1847,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25766" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21964" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03403827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04289768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261424248" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21964" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03403827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.045.0149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.036.0167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04289768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2010.1712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decorte," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>