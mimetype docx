--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -1179,191 +1179,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
+                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.49-51</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637229v1</w:t>
+                <w:t xml:space="preserve">hal-02629815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts et les méthodes des sciences sociales pour la production et le partage des savoirs agronomiques le point de vue de la didactique professionnelle</w:t>
+                <w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629815v1</w:t>
+                <w:t xml:space="preserve">hal-02637229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre et ses manufacturiers. L'introduction d'une raison gestionnaire dans les domaines agricoles (1800-1850)</w:t>
               </w:r>
@@ -2778,178 +2778,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de la traçabilité en élevage : des compétences à ajuster</w:t>
+                <w:t xml:space="preserve">Les éleveurs seraient-ils bilingues ? Des compétences à articuler monde administratif et monde professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751348v1</w:t>
+                <w:t xml:space="preserve">hal-02754478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éleveurs seraient-ils bilingues ? Des compétences à articuler monde administratif et monde professionnel</w:t>
+                <w:t xml:space="preserve">Pratiques de la traçabilité en élevage : des compétences à ajuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754478v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrit qui convient. Traçabilité et pratiques administratives dans les milieux de l'élevage</w:t>
               </w:r>
@@ -3188,273 +3188,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
+                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687478v1</w:t>
+                <w:t xml:space="preserve">hal-02760570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
+                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758880v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
+                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760570v1</w:t>
+                <w:t xml:space="preserve">hal-02758880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4688,247 +4688,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
+                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic et agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
+              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136968v1</w:t>
+                <w:t xml:space="preserve">halshs-00770802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
+              <w:t xml:space="preserve">Tic et agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770746v1</w:t>
+                <w:t xml:space="preserve">hal-01136968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
+              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770802v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture comme travail. Des éleveurs face aux exigences de traçabilité</w:t>
               </w:r>
@@ -5123,51 +5123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mayade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>