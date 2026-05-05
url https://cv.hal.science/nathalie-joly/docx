--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -300,51 +300,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising the democratic fabric of transitions: the example of the Nourrir Collective</w:t>
+                <w:t xml:space="preserve">Organiser la fabrique démocratique des transitions : l'exemple du Collectif Nourrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Jorand</w:t>
@@ -1706,295 +1706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Vaches et blés sur le papier Socialisations à l’écrit du monde agricole&amp;lt;/strong&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix individuel et sécurisation collective. Formes de salariat dans les exploitations pastorales du Sahel sénégalais (Ferlo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdrahmane Wane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astou Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiobène Kâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1463-1468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656412v1</w:t>
+                <w:t xml:space="preserve">hal-01191126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix individuel et sécurisation collective. Formes de salariat dans les exploitations pastorales du Sahel sénégalais (Ferlo)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En chair et en chiffres. La vache, l éleveur et le contrôleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiobène Kâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.1463-1468</w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53, pp.140-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191126v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En chair et en chiffres. La vache, l éleveur et le contrôleur</w:t>
+                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Vaches et blés sur le papier Socialisations à l’écrit du monde agricole&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mars 2009 (159), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150009001070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655549v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture non professionnelle : un enjeu pour la ville</w:t>
               </w:r>
@@ -3188,273 +3188,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
+                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760570v1</w:t>
+                <w:t xml:space="preserve">hal-01687478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
+                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687478v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
+                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758880v1</w:t>
+                <w:t xml:space="preserve">hal-02760570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3788,300 +3788,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11 : Conclusion</w:t>
+                <w:t xml:space="preserve">Chapter 1 : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Boydell &amp; Brewer; Boydell &amp; Brewer Ltd, pp.214-221, 2025, 9781837651009. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.24440868.16⟩</w:t>
+                <w:t xml:space="preserve">Boydell &amp; Brewer; Boydell &amp; Brewer Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-27, 2025, 9781837651009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.24440868.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241587v1</w:t>
+                <w:t xml:space="preserve">hal-05241606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermière dans le regard des élites rurales du XIXème siècle : Sujet économique à part entière ou simple petite main comptable ?</w:t>
+                <w:t xml:space="preserve">Chapter 11 : Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des femmes dans les campagnes (France, xixe-xxe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell &amp; Brewer; Boydell &amp; Brewer Ltd, pp.214-221, 2025, 9781837651009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.24440868.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14ypg⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05558980v1</w:t>
+                <w:t xml:space="preserve">hal-05241587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1 : Introduction</w:t>
+                <w:t xml:space="preserve">La fermière dans le regard des élites rurales du XIXème siècle : Sujet économique à part entière ou simple petite main comptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des femmes dans les campagnes (France, xixe-xxe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-96, 2025, 979-10-413-0502-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ypg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boydell &amp; Brewer; Boydell &amp; Brewer Ltd</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05241606v1</w:t>
+                <w:t xml:space="preserve">hal-05558980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 : Women that Count: The Missing Link in the Modernization of Agriculture in Nineteenth-Century France</w:t>
               </w:r>
@@ -4688,247 +4688,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
+                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
+              <w:t xml:space="preserve">Tic et agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770802v1</w:t>
+                <w:t xml:space="preserve">hal-01136968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic et agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
+              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136968v1</w:t>
+                <w:t xml:space="preserve">halshs-00770746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
+              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770746v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture comme travail. Des éleveurs face aux exigences de traçabilité</w:t>
               </w:r>
@@ -5123,51 +5123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mayade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>