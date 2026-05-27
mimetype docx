--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -815,209 +815,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comme le sang dans le corps des animaux » : le capital circulant expliqué à la jeunesse rurale par Louis Gossin (1838)</w:t>
+                <w:t xml:space="preserve">Administrer une ferme-modèle au xixe siècle : deux expériences d’agronomes entrepreneurs ruraux, Mathieu de Dombasle et Rieffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bourrigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (3), pp.182-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.088.0182⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.088.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620230v1</w:t>
+                <w:t xml:space="preserve">hal-02618272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administrer une ferme-modèle au xixe siècle : deux expériences d’agronomes entrepreneurs ruraux, Mathieu de Dombasle et Rieffel</w:t>
+                <w:t xml:space="preserve">« Comme le sang dans le corps des animaux » : le capital circulant expliqué à la jeunesse rurale par Louis Gossin (1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (3), pp.21-36. </w:t>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.182-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.088.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.088.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618272v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise agricole et sa gestion : éthos, structures et instruments (XIXe-XXe siècle)</w:t>
               </w:r>
@@ -1706,295 +1706,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix individuel et sécurisation collective. Formes de salariat dans les exploitations pastorales du Sahel sénégalais (Ferlo)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Vaches et blés sur le papier Socialisations à l’écrit du monde agricole&amp;lt;/strong&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiobène Kâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mars 2009 (159), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150009001070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191126v1</w:t>
+                <w:t xml:space="preserve">hal-02656412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En chair et en chiffres. La vache, l éleveur et le contrôleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.140-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Vaches et blés sur le papier Socialisations à l’écrit du monde agricole&amp;lt;/strong&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix individuel et sécurisation collective. Formes de salariat dans les exploitations pastorales du Sahel sénégalais (Ferlo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdrahmane Wane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astou Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiobène Kâ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1463-1468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656412v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture non professionnelle : un enjeu pour la ville</w:t>
               </w:r>
@@ -2778,178 +2778,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éleveurs seraient-ils bilingues ? Des compétences à articuler monde administratif et monde professionnel</w:t>
+                <w:t xml:space="preserve">Pratiques de la traçabilité en élevage : des compétences à ajuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754478v1</w:t>
+                <w:t xml:space="preserve">hal-02751348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de la traçabilité en élevage : des compétences à ajuster</w:t>
+                <w:t xml:space="preserve">Les éleveurs seraient-ils bilingues ? Des compétences à articuler monde administratif et monde professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751348v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrit qui convient. Traçabilité et pratiques administratives dans les milieux de l'élevage</w:t>
               </w:r>
@@ -3188,273 +3188,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
+                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687478v1</w:t>
+                <w:t xml:space="preserve">hal-02760570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
+                <w:t xml:space="preserve">Transformations « en actes » d’un groupe professionnel : le cas de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Européenne de Sociologie à Murcia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Murcia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758880v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la norme : les écrits du travail agricole comme ressource cognitive</w:t>
+                <w:t xml:space="preserve">Agriculteurs et société : rapports au territoire et à la demande sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-disciplinaire international de sociologie et psychologie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Agriculture et société. Communication - Images - Médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760570v1</w:t>
+                <w:t xml:space="preserve">hal-02758880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3788,659 +3788,659 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1 : Introduction</w:t>
+                <w:t xml:space="preserve">Chapter 7 : Women that Count: The Missing Link in the Modernization of Agriculture in Nineteenth-Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Boydell &amp; Brewer, pp.129-151, 2025, 9781837651009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boydell &amp; Brewer; Boydell &amp; Brewer Ltd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/jj.24440868.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/jj.24440868.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241606v1</w:t>
+                <w:t xml:space="preserve">hal-05241551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer; Boydell &amp; Brewer Ltd, pp.214-221, 2025, 9781837651009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/jj.24440868.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fermière dans le regard des élites rurales du XIXème siècle : Sujet économique à part entière ou simple petite main comptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des femmes dans les campagnes (France, xixe-xxe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-96, 2025, 979-10-413-0502-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ypg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7 : Women that Count: The Missing Link in the Modernization of Agriculture in Nineteenth-Century France</w:t>
+                <w:t xml:space="preserve">Chapter 1 : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farm Accounts in Rural Europe, c.1700-1914: "To Better Know One's Own?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Boydell &amp; Brewer, pp.129-151, 2025, 9781837651009. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boydell &amp; Brewer; Boydell &amp; Brewer Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-27, 2025, 9781837651009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/jj.24440868.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/jj.24440868.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241551v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Vendre en commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 10: Reducing antibiotic use in livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’une agriculture l’autre : Conflictualités, expérimentations, transmissions</w:t>
+              <w:t xml:space="preserve">New Horizons for Innovation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-181, 2023, Sociology, Social Policy and Education 2023, 9781803925547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925554.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997131v1</w:t>
+                <w:t xml:space="preserve">hal-04516291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10: Reducing antibiotic use in livestock farming</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4. Vendre en commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Paul</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Horizons for Innovation Studies</w:t>
+              <w:t xml:space="preserve">D’une agriculture l’autre : Conflictualités, expérimentations, transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781803925554.00020⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éditions Quae; Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-72, 2023, 9782759236060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516291v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'utilisation des antibiotiques en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,247 +4688,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
+                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic et agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
+              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136968v1</w:t>
+                <w:t xml:space="preserve">halshs-00770802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire preuve. Les écrits de traçabilité dans les exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
+              <w:t xml:space="preserve">Tic et agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editeur L'Harmattan, 244 p., 2012, 978-2-296-96724-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770746v1</w:t>
+                <w:t xml:space="preserve">hal-01136968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseiller en contexte réglementé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation sous contrôle. Tracer, auditer, conseiller.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri Editions/Editions Quae, p. 61-75, 2012, Sciences en partage</w:t>
+              <w:t xml:space="preserve">, Educagri éditions /Editions Quae, pp.187, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770802v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture comme travail. Des éleveurs face aux exigences de traçabilité</w:t>
               </w:r>
@@ -5123,51 +5123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mayade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Jorand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art04-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04631261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04699589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bourrigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2016.1187639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilain Galliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009001070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdrahmane Wane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiob&#232;ne K&#226;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLRH6TR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Defois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Begon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morales Grosskopf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arbaletche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malaquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cochet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Sociologie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05345562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico d'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/book/farm-accounts-in-rural-europe-c-1700-1914-9781837651009/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilain-Galliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verjux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ypg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05241606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.24440868.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04516291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925554/book-part-9781803925554-20.xml?rskey=1RJKBz&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03601857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Presses+de+l+Ecole+des+mines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>