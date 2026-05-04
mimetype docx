--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -1089,246 +1089,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Synthesis Methodology with Data Format Optimization applied on a DWT</w:t>
+                <w:t xml:space="preserve">Power Consumption Modeling of the TI C6201 and Characterization of its Architectural Complexity&amp;quot;, IEEE Micro, Special Issue on Power- and Complexity-Aware Design,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dave Albonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems for Signal, Image, and Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.195-211</w:t>
+              <w:t xml:space="preserve">IEEE Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105943v1</w:t>
+                <w:t xml:space="preserve">hal-00083227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Modeling and Characterization of the TI C6201</w:t>
+                <w:t xml:space="preserve">Low Power Synthesis Methodology with Data Format Optimization applied on a DWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, September/October 2003, http://computer.org</w:t>
+              <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems for Signal, Image, and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077330v1</w:t>
+                <w:t xml:space="preserve">hal-00105943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Level Power Analysis of Complex Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1370,81 +1387,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global DSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 issue 9, pp 3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Modeling of the TI C6201 and Characterization of its Architectural Complexity&amp;quot;, IEEE Micro, Special Issue on Power- and Complexity-Aware Design,</w:t>
+                <w:t xml:space="preserve">Power Consumption Modeling and Characterization of the TI C6201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
@@ -1454,98 +1471,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, x</w:t>
+              <w:t xml:space="preserve">, 2003, September/October 2003, http://computer.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083227v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Power Analysis for Embedded DSP Software</w:t>
               </w:r>
@@ -1618,3434 +1618,3456 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring Personal Data Compliance by integrating Legal Constraints into Digital Twin Design Methodology</w:t>
+                <w:t xml:space="preserve">Prototyping Tool using an Embedded Digital Twin for Assistive Technology Reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lennon</w:t>
+                <w:t xml:space="preserve">Aurélian Houé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabel Quin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd⟩</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151838v1</w:t>
+                <w:t xml:space="preserve">hal-05603793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Ensuring Personal Data Compliance by integrating Legal Constraints into Digital Twin Design Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Petr</w:t>
+                <w:t xml:space="preserve">Annabel Quin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger (NOR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296791v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a methodological framework for early qualitative assessment of the ecological and economic costs of digital twins in industrial maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenza Elbaroudi</w:t>
+                <w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Viaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Piel</w:t>
+                <w:t xml:space="preserve">Paul Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1602-1609</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151860v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the Digital Twin Landscape: Aligning Multiplicity of Tools with Multi-Use Case Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Viaron</w:t>
+                <w:t xml:space="preserve">Towards a methodological framework for early qualitative assessment of the ecological and economic costs of digital twins in industrial maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Elbaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salim Kazi-Aoul</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1602-1609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282732v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de collecte de données dans la conception d’un jumeau numérique de territoire : le cas des paysages de mégalithes du Morbihan, future labellisation UNESCO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Navigating the Digital Twin Landscape: Aligning Multiplicity of Tools with Multi-Use Case Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kazi-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARSOUIN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Perros-Guirec, France</w:t>
+              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052611v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de maintenance industrielle d’une ligne de production intégrant un jumeau numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Les défis de collecte de données dans la conception d’un jumeau numérique de territoire : le cas des paysages de mégalithes du Morbihan, future labellisation UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">MARSOUIN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Perros-Guirec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053348v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing prospective methods to identify latent needs An application to digital twin for maintenance 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Kamoise</w:t>
+                <w:t xml:space="preserve">Stratégie de maintenance industrielle d’une ligne de production intégrant un jumeau numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Viaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guérin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706271v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ergonomics into the early stages of Digital Twin design From the design of a Digital Twin for short-distance dairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kamoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2024, Paris, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3673805.3673826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la conception de l’architecture d’un jumeau numérique par la modélisation des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
+                <w:t xml:space="preserve">Comparing prospective methods to identify latent needs An application to digital twin for maintenance 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kamoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023 Propulser la performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121075v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale d'un data center pour le développement d'un jumeau numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane El Mernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular and Distributed Architecture using an Embedded Digital Twin for Assistive Technologies Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian Houé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont Blanc, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Lean Data and Digital Sobriety in Digital Twins Through Dynamic Accuracy Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la conception de l’architecture d’un jumeau numérique par la modélisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Nefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Adel HAMZAOUI</w:t>
+                <w:t xml:space="preserve">Fayçal Balkaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023 Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734172v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Smart Batteries for the Realization of a Digital Twin Prototype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Lean Data and Digital Sobriety in Digital Twins Through Dynamic Accuracy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adel HAMZAOUI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284101⟩</w:t>
+              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest (RO), Romania. pp.107-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457315v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Cognitive Work Analysis to deploy collaborative digital twins : application to predictive maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+                <w:t xml:space="preserve">Modeling of Smart Batteries for the Realization of a Digital Twin Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Taei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2396-2401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S10-10-646-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774847v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Short Term Memory-based anomaly detection applied to an industrial dosing pump</w:t>
+                <w:t xml:space="preserve">Typology as a Deployment Tool for Digital Twins: Application to Maintenance in Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fombonne de Galatheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">Alexandre Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Garrec</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663621v1</w:t>
+                <w:t xml:space="preserve">hal-03834124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology as a Deployment Tool for Digital Twins: Application to Maintenance in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Blanchet</w:t>
+                <w:t xml:space="preserve">Using Cognitive Work Analysis to deploy collaborative digital twins : application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kamoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S10-10-646-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834124v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche générique du jumeau numérique pilotée par les usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Short Term Memory-based anomaly detection applied to an industrial dosing pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fombonne de Galatheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">s-mart2021 : 17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tel-Aviv, Israel. pp.240-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170857v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Usage-driven Approach to Characterize and Implement Industrial Digital Twins</w:t>
+                <w:t xml:space="preserve">How to Characterize a Digital Twin: A Usage-Driven Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 31st European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257109v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Characterize a Digital Twin: A Usage-Driven Classification</w:t>
+                <w:t xml:space="preserve">Une approche générique du jumeau numérique pilotée par les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">s-mart2021 : 17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170836v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobots, robots fixes, robots mobiles, comment les intégrer ?</w:t>
+                <w:t xml:space="preserve">A Usage-driven Approach to Characterize and Implement Industrial Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Global Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESREL 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512132v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humain dans l'usine du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enseigner l'industrie du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usine du futur, un défi pour tous</w:t>
+                <w:t xml:space="preserve">Cobots, robots fixes, robots mobiles, comment les intégrer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echange avec Université Québec Trois Rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Trois Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Salon Global Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512143v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Head Selection Algorithm to Enhance Energy-Efficiency and Reliability of Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'usine du futur, un défi pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Wireless (EW) Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Barcelona, Spain. pp. xxx</w:t>
+              <w:t xml:space="preserve">Echange avec Université Québec Trois Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975338v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the autonomy of Wireless Sensor Node by effective use of both DPM and DVFS methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Cluster-Head Selection Algorithm to Enhance Energy-Efficiency and Reliability of Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Edition of IEEE Faible Tension Faible Consommation - IEEE FTFC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.xx-yy</w:t>
+              <w:t xml:space="preserve">20th European Wireless (EW) Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelona, Spain. pp. xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823924v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection and localization of hard-failure for Wireless Sensor Node based on online power management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">On-line self-diagnosis based on power measurement for a wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le huitième colloque du GDR SOC-SIP du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">First IEEE Workshop on Highly-Reliable Power-Efficient Embedded Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. p. xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975322v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line self-diagnosis based on power measurement for a wireless sensor node</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Increasing the autonomy of Wireless Sensor Node by effective use of both DPM and DVFS methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE Workshop on Highly-Reliable Power-Efficient Embedded Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. p. xx-xx</w:t>
+              <w:t xml:space="preserve">12th Edition of IEEE Faible Tension Faible Consommation - IEEE FTFC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.xx-yy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782758v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception sous Contraintes de Sûreté de Fonctionnement et de Consommation d'énergie de Réseau de Capteurs Sans Fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The detection and localization of hard-failure for Wireless Sensor Node based on online power management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sixième colloque du GDR SOC-SIP du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Le huitième colloque du GDR SOC-SIP du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975319v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design under Constraints of Availability and Energy for Sensor Node in Wireless Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Conception sous Contraintes de Sûreté de Fonctionnement et de Consommation d'énergie de Réseau de Capteurs Sans Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Design and Architectures for Signal and Image Processing (DASIP), October 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.E-ISBN : 978-2-9539987-4-0</w:t>
+              <w:t xml:space="preserve">Le sixième colloque du GDR SOC-SIP du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+                <w:t xml:space="preserve">Design under Constraints of Availability and Energy for Sensor Node in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Design and Architectures for Signal and Image Processing (DASIP), October 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.E-ISBN : 978-2-9539987-4-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489327v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
+              <w:t xml:space="preserve">ReCoSoC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489826v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect Explorer: A High-level Power Estimation Tool for On-Chip Interconnects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Track of the Design Automation Conference, DAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417246v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Interconnect Explorer: A High-level Power Estimation Tool for On-Chip Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">User Track of the Design Automation Conference, DAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662617v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Greece. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2009.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345737v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
+                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
@@ -5063,3781 +5085,3788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR SOC SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294132v1</w:t>
+                <w:t xml:space="preserve">hal-00294145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
+                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294145v1</w:t>
+                <w:t xml:space="preserve">hal-00345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Power Estimation and Exploration of FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370839v1</w:t>
+                <w:t xml:space="preserve">hal-00294132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">High-Level Power Estimation and Exploration of FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169256v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance estimation of communication processors using design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing, DASIP07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">FTFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370837v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation des Applications sur FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Performance estimation of communication processors using design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing, DASIP07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00105911v1</w:t>
+                <w:t xml:space="preserve">hal-00370837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level SoC Power Estimation Based on IP Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Reconfigurable Architectures Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.XX-XX</w:t>
+              <w:t xml:space="preserve">MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105873v1</w:t>
+                <w:t xml:space="preserve">hal-00169249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Using System, Algorithmic, and Architectural Power and Energy Models in the FPGA Design-Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">A FPGA Power Aware Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jul 2006, pp.XX-XX</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power and Timing Modeling, Optimization and Simulation 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montpellier, France. pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105912v1</w:t>
+                <w:t xml:space="preserve">hal-00105869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation des Applications sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169249v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FPGA Power Aware Design Flow</w:t>
+                <w:t xml:space="preserve">A High Level SoC Power Estimation Based on IP Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power and Timing Modeling, Optimization and Simulation 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montpellier, France. pp.XX-XX</w:t>
+              <w:t xml:space="preserve">13th Reconfigurable Architectures Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105869v1</w:t>
+                <w:t xml:space="preserve">hal-00105873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la consommation de plates-formes multiprocesseurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building and Using System, Algorithmic, and Architectural Power and Energy Models in the FPGA Design-Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.33-38</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077589v1</w:t>
+                <w:t xml:space="preserve">hal-00105912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de modélisation de la consommation sur FPGA : Application au VirtexE 400</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannig Savary</w:t>
+                <w:t xml:space="preserve">Etude de la consommation de plates-formes multiprocesseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00105819v1</w:t>
+                <w:t xml:space="preserve">hal-00077589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power/Energy Estimation in SoCs by Multi-Level Parametric Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de modélisation de la consommation sur FPGA : Application au VirtexE 400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannig Savary</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jun 2005, pp.XX-XX</w:t>
+              <w:t xml:space="preserve">Apr 2005, pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105910v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level Power modeling IP Methodology for SoC Design Based on FPGA Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power/Energy Estimation in SoCs by Multi-Level Parametric Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Dec 2005, pp.XX-XX</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105888v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation à Haut-niveau de la Consommation des Applications du T.D.S.I sur FPGA</w:t>
+                <w:t xml:space="preserve">A High Level Power modeling IP Methodology for SoC Design Based on FPGA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2005, pp.XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00105903v1</w:t>
+                <w:t xml:space="preserve">hal-00105888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation à Haut-niveau de la Consommation des Applications du T.D.S.I sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077305v1</w:t>
+                <w:t xml:space="preserve">hal-00105903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation logicielle dans un système embarqué : Etude de cas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.55-59</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077590v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'optimisation mémoire à haut niveau par gestion logicielle de cache (scratchpad)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation de la consommation logicielle dans un système embarqué : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ktari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.55-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Marteil</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00083345v1</w:t>
+                <w:t xml:space="preserve">hal-00077590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation d'Applications à Haut-Niveau pour la Conception Système.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Une méthode d'optimisation mémoire à haut niveau par gestion logicielle de cache (scratchpad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Apr 2005, pp.XX-XX</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105900v1</w:t>
+                <w:t xml:space="preserve">hal-00083345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l'influence du placement mémoire par la synthèse de haut niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation d'Applications à Haut-Niveau pour la Conception Système.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077388v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation Multi-Niveau de la consommation des Applications sur FPGA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Réduction de l'influence du placement mémoire par la synthèse de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">May 2005, pp.97-102</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FTFC'05 (journées d'études Faible Tension Faible Consommation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105790v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftExplorer: estimation of the power and energy consumption for DSP applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation Multi-Niveau de la consommation des Applications sur FPGA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.0</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2005, pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013976v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenole Corre</w:t>
+                <w:t xml:space="preserve">Functional Level Power Analysis: An Efficient Approach for Modeling the Power Consumption of Complex Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tempa (florida), United States</w:t>
+              <w:t xml:space="preserve">DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp 666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008501v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">approche logicielle de la consommation dans les systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106246v1</w:t>
+                <w:t xml:space="preserve">hal-00083341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">SoftExplorer: estimation, characterization and optimization of the power and energy consumption at the algorithmic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lafayette, Louisiana, United States. pp.279-280</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077377v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Aware High-Level Synthesis for Embedded Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SoftExplorer: estimation of the power and energy consumption for DSP applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.499-506</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077375v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Methodology for Memory Optimization in DSP Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Marteil</w:t>
+                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Sep 2004</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lafayette, Louisiana, United States. pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083337v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware behavioral Synthesis Tool for Real-Time VLSI Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Great Lake Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, France. pp.82-85</w:t>
+              <w:t xml:space="preserve">ISVLSI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tempa (florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077370v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory aware HLS and the implementation of ageing vectors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">approche logicielle de la consommation dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO Symposium on Digital System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France. pp.88-95</w:t>
+              <w:t xml:space="preserve">Congrès international de Signaux, Circuits et Systèmes, SCS2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077366v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">A Complete Methodology for Memory Optimization in DSP Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-00077355v1</w:t>
+                <w:t xml:space="preserve">hal-00083337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic level power and energy optimization for DSP applications: SoftExplorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Memory Aware behavioral Synthesis Tool for Real-Time VLSI Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">ACM Great Lake Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013978v1</w:t>
+                <w:t xml:space="preserve">hal-00077370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Characterization and Modeling of Embedded Memories in Xilinx Virtex 400E FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Memory Aware High-Level Synthesis for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital System Design, EUROMICRO Systems on (DSD'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS conference on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.499-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105905v1</w:t>
+                <w:t xml:space="preserve">hal-00077375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenole Corre</w:t>
+                <w:t xml:space="preserve">Memory aware HLS and the implementation of ageing vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Sep 2004</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMICRO Symposium on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France. pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083341v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftExplorer: estimation, characterization and optimization of the power and energy consumption at the algorithmic level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Power Consumption Characterization and Modeling of Embedded Memories in Xilinx Virtex 400E FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital System Design, EUROMICRO Systems on (DSD'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, France. pp.394 - 401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2004.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013977v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Level Power Analysis: An Efficient Approach for Modeling the Power Consumption of Complex Processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp 666</w:t>
+              <w:t xml:space="preserve">IEEE ACM CO-DESign symposium and International Symposium on System Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, stockholm, Sweden. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013979v1</w:t>
+                <w:t xml:space="preserve">hal-00077355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception faible consommation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic level power and energy optimization for DSP applications: SoftExplorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Architecture des systèmes matériels enfouis et méthodes de conception associées, ARCHI'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Roscoff, France</w:t>
+              <w:t xml:space="preserve">ISIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106230v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes de mémorisation : une optimisation efficace des ressources lors de la synthèse d'architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.147-152</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique Architecture des systèmes matériels enfouis et méthodes de conception associées, ARCHI'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008498v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes mémoire et solution architecturale pour applications TDSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement sous contraintes de mémorisation : une optimisation efficace des ressources lors de la synthèse d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8846,1001 +8875,1001 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.150-154</w:t>
+              <w:t xml:space="preserve">2003, pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008496v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C intégrant l'architecture cible : une aide efficace pour la conception système</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Contraintes mémoire et solution architecturale pour applications TDSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 100</w:t>
+              <w:t xml:space="preserve">2003, pp.150-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077890v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Estimation of a C algorithm on a VLIW Processor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Consumption Estimation of a C Program for Data-Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 100</w:t>
+              <w:t xml:space="preserve">2002, pp 332-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077336v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of a C-algorithm: A New Perspective for Software Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C intégrant l'architecture cible : une aide efficace pour la conception système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 67-72</w:t>
+              <w:t xml:space="preserve">2002, pp 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077561v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la consommation des unités de mémorisation lors de la synthèse d'architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Estimation of a C algorithm on a VLIW Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.169-172</w:t>
+              <w:t xml:space="preserve">2002, pp 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008500v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Estimation of a C algorithm based on the Functional- Level Power Analysis of a Digital Signal Processor</w:t>
+                <w:t xml:space="preserve">Power Consumption Estimation of a C-algorithm: A New Perspective for Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 354-360</w:t>
+              <w:t xml:space="preserve">2002, pp 67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077553v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la synthèse mémoire dans l'outil de synthèse d'architecture GAUT Low Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">Optimisation de la consommation des unités de mémorisation lors de la synthèse d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, monastir, Tunisie</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077402v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C par analyse fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Estimation of a C algorithm based on the Functional- Level Power Analysis of a Digital Signal Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 165-168</w:t>
+              <w:t xml:space="preserve">2002, pp 354-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077559v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of a C Program for Data-Intensive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la synthèse mémoire dans l'outil de synthèse d'architecture GAUT Low Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 332-342</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFAAA'02 (Journées Francophone Adéquation Algorithme Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077332v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Energy Estimation for DSP Systems</w:t>
+                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C par analyse fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp 3.1.1-3.1.10</w:t>
+              <w:t xml:space="preserve">2002, pp 165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077563v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Power Estimation based on a functional analysis for Embedded DSP Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9875,276 +9904,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp 168-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Power Analysis for Embedded DSP Software</w:t>
+                <w:t xml:space="preserve">High-Level Energy Estimation for DSP Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2000, pp 100</w:t>
+              <w:t xml:space="preserve">2001, pp 3.1.1-3.1.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077588v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Power Estimation for DSP</w:t>
+                <w:t xml:space="preserve">High Level Power Analysis for Embedded DSP Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2000, pp 112-117</w:t>
+              <w:t xml:space="preserve">2000, pp 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077587v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High Level Power Estimation for DSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp 112-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Area/Time/Power space exploration in module selection for DSP high level synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10159,51 +10289,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patmos'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10213,150 +10343,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture modulaire pour la réalisation d'aides techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian Houé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du GDR SOC2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10366,51 +10496,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jumeau numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10419,73 +10549,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. Dunod, 2020, 978-2-10-080028-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usine du futur - Stratégies et déploiement. Industrie 4.0, de l'IoT aux jumeaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10494,51 +10624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10548,51 +10678,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10627,51 +10757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 0851672. 2008, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10681,51 +10811,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut repenser le rapport au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10734,73 +10864,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip interconnects energy consumption: High-level estimation and architectural optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10835,73 +10965,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Explorer: a High-Level Estimation Tool for On-Chip Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10936,51 +11066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10990,109 +11120,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données PGD du projet GeminI3D - V1 à 6mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bretagne Sud. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11239,51 +11369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ktari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elleouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Albonesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lennon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Quin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Elbaroudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berr&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Levaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Piel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kazi-Aoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kamoise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel Hamzaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Balkaid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mernissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian Hou&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel HAMZAOUI" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Taei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S10-10-646-cd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fombonne de Galatheau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Garrec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782758v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00768442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marteil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2004.75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ktari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elleouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Albonesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian Hou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lennon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Quin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Elbaroudi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berr&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Levaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Piel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kazi-Aoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kamoise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673826" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mernissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Balkaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel HAMZAOUI" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Taei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S10-10-646-cd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fombonne de Galatheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Garrec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782758v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00768442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marteil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2004.75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077587v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>