--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1089,263 +1089,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Modeling of the TI C6201 and Characterization of its Architectural Complexity&amp;quot;, IEEE Micro, Special Issue on Power- and Complexity-Aware Design,</w:t>
+                <w:t xml:space="preserve">Low Power Synthesis Methodology with Data Format Optimization applied on a DWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Albonesi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, x</w:t>
+              <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems for Signal, Image, and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083227v1</w:t>
+                <w:t xml:space="preserve">hal-00105943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Synthesis Methodology with Data Format Optimization applied on a DWT</w:t>
+                <w:t xml:space="preserve">Power Consumption Modeling and Characterization of the TI C6201</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems for Signal, Image, and Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.195-211</w:t>
+              <w:t xml:space="preserve">IEEE Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, September/October 2003, http://computer.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105943v1</w:t>
+                <w:t xml:space="preserve">hal-00077330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Level Power Analysis of Complex Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1387,81 +1370,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global DSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 issue 9, pp 3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Modeling and Characterization of the TI C6201</w:t>
+                <w:t xml:space="preserve">Power Consumption Modeling of the TI C6201 and Characterization of its Architectural Complexity&amp;quot;, IEEE Micro, Special Issue on Power- and Complexity-Aware Design,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
@@ -1471,81 +1454,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Albonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, September/October 2003, http://computer.org</w:t>
+              <w:t xml:space="preserve">, 2003, x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077330v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Power Analysis for Embedded DSP Software</w:t>
               </w:r>
@@ -1652,546 +1652,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Tool using an Embedded Digital Twin for Assistive Technology Reconfiguration</w:t>
+                <w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélian Houé</w:t>
+                <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
+                <w:t xml:space="preserve">Paul Caudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Allègre</w:t>
+                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603793v1</w:t>
+                <w:t xml:space="preserve">hal-05296791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring Personal Data Compliance by integrating Legal Constraints into Digital Twin Design Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a methodological framework for early qualitative assessment of the ecological and economic costs of digital twins in industrial maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Elbaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lennon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
+                <w:t xml:space="preserve">Jean-François Berrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Quin</w:t>
+                <w:t xml:space="preserve">Renan Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger (NOR), France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1602-1609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151838v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Decision: A Digital Twin Supporting Sustainable Multi-Criteria Decision-Making for Heritage Territories and Their Users</w:t>
+                <w:t xml:space="preserve">Ensuring Personal Data Compliance by integrating Legal Constraints into Digital Twin Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Viaron</w:t>
+                <w:t xml:space="preserve">Yann Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Petr</w:t>
+                <w:t xml:space="preserve">Annabel Quin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger (NOR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296791v1</w:t>
+                <w:t xml:space="preserve">hal-05151838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a methodological framework for early qualitative assessment of the ecological and economic costs of digital twins in industrial maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototyping Tool using an Embedded Digital Twin for Assistive Technology Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélian Houé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Elbaroudi</w:t>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Levaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Piel</w:t>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Symposium on Mechatronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151860v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the Digital Twin Landscape: Aligning Multiplicity of Tools with Multi-Use Case Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,77 +2242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de collecte de données dans la conception d’un jumeau numérique de territoire : le cas des paysages de mégalithes du Morbihan, future labellisation UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de maintenance industrielle d’une ligne de production intégrant un jumeau numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Viaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,269 +2439,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ergonomics into the early stages of Digital Twin design From the design of a Digital Twin for short-distance dairy</w:t>
+                <w:t xml:space="preserve">Comparing prospective methods to identify latent needs An application to digital twin for maintenance 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guennoc</w:t>
+                <w:t xml:space="preserve">Naomi Kamoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Kamoise</w:t>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740587v1</w:t>
+                <w:t xml:space="preserve">hal-04706271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing prospective methods to identify latent needs An application to digital twin for maintenance 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Integrating ergonomics into the early stages of Digital Twin design From the design of a Digital Twin for short-distance dairy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kamoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2024, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706271v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale d'un data center pour le développement d'un jumeau numérique</w:t>
               </w:r>
@@ -2795,103 +2795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular and Distributed Architecture using an Embedded Digital Twin for Assistive Technologies Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian Houé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2023),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont Blanc, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,740 +3213,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology as a Deployment Tool for Digital Twins: Application to Maintenance in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Blanchet</w:t>
+                <w:t xml:space="preserve">Using Cognitive Work Analysis to deploy collaborative digital twins : application to predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kamoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S10-10-646-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834124v1</w:t>
+                <w:t xml:space="preserve">hal-03774847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Cognitive Work Analysis to deploy collaborative digital twins : application to predictive maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hamzaoui</w:t>
+                <w:t xml:space="preserve">Long Short Term Memory-based anomaly detection applied to an industrial dosing pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fombonne de Galatheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S10-10-646-cd⟩</w:t>
+              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tel-Aviv, Israel. pp.240-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774847v1</w:t>
+                <w:t xml:space="preserve">hal-03663621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Short Term Memory-based anomaly detection applied to an industrial dosing pump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+                <w:t xml:space="preserve">Typology as a Deployment Tool for Digital Twins: Application to Maintenance in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Garrec</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adel Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663621v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Characterize a Digital Twin: A Usage-Driven Classification</w:t>
+                <w:t xml:space="preserve">Une approche générique du jumeau numérique pilotée par les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">s-mart2021 : 17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170836v1</w:t>
+                <w:t xml:space="preserve">hal-03170857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche générique du jumeau numérique pilotée par les usages</w:t>
+                <w:t xml:space="preserve">A Usage-driven Approach to Characterize and Implement Industrial Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">s-mart2021 : 17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">ESREL 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170857v1</w:t>
+                <w:t xml:space="preserve">hal-03257109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Usage-driven Approach to Characterize and Implement Industrial Digital Twins</w:t>
+                <w:t xml:space="preserve">How to Characterize a Digital Twin: A Usage-Driven Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 31st European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257109v1</w:t>
+                <w:t xml:space="preserve">hal-03170836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humain dans l'usine du futur</w:t>
+                <w:t xml:space="preserve">Cobots, robots fixes, robots mobiles, comment les intégrer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseigner l'industrie du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Salon Global Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512139v1</w:t>
+                <w:t xml:space="preserve">hal-02512132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobots, robots fixes, robots mobiles, comment les intégrer ?</w:t>
+                <w:t xml:space="preserve">L'humain dans l'usine du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Global Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Enseigner l'industrie du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512132v1</w:t>
+                <w:t xml:space="preserve">hal-02512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usine du futur, un défi pour tous</w:t>
               </w:r>
@@ -4090,312 +4090,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line self-diagnosis based on power measurement for a wireless sensor node</w:t>
+                <w:t xml:space="preserve">Increasing the autonomy of Wireless Sensor Node by effective use of both DPM and DVFS methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE Workshop on Highly-Reliable Power-Efficient Embedded Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. p. xx-xx</w:t>
+              <w:t xml:space="preserve">12th Edition of IEEE Faible Tension Faible Consommation - IEEE FTFC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.xx-yy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782758v2</w:t>
+                <w:t xml:space="preserve">hal-00823924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the autonomy of Wireless Sensor Node by effective use of both DPM and DVFS methods</w:t>
+                <w:t xml:space="preserve">The detection and localization of hard-failure for Wireless Sensor Node based on online power management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Edition of IEEE Faible Tension Faible Consommation - IEEE FTFC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.xx-yy</w:t>
+              <w:t xml:space="preserve">Le huitième colloque du GDR SOC-SIP du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823924v1</w:t>
+                <w:t xml:space="preserve">hal-00975322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection and localization of hard-failure for Wireless Sensor Node based on online power management</w:t>
+                <w:t xml:space="preserve">On-line self-diagnosis based on power measurement for a wireless sensor node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trinh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le huitième colloque du GDR SOC-SIP du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">First IEEE Workshop on Highly-Reliable Power-Efficient Embedded Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. p. xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975322v1</w:t>
+                <w:t xml:space="preserve">hal-00782758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception sous Contraintes de Sûreté de Fonctionnement et de Consommation d'énergie de Réseau de Capteurs Sans Fil</w:t>
               </w:r>
@@ -4690,243 +4690,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Interconnect Explorer: A High-level Power Estimation Tool for On-Chip Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
+              <w:t xml:space="preserve">User Track of the Design Automation Conference, DAC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489826v1</w:t>
+                <w:t xml:space="preserve">hal-00417246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect Explorer: A High-level Power Estimation Tool for On-Chip Interconnects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Track of the Design Automation Conference, DAC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417246v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
               </w:r>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5023,267 +5023,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
+                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294145v1</w:t>
+                <w:t xml:space="preserve">hal-00345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
+                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345737v1</w:t>
+                <w:t xml:space="preserve">hal-00294132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
+                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
@@ -5301,272 +5310,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR SOC SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294132v1</w:t>
+                <w:t xml:space="preserve">hal-00294145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Power Estimation and Exploration of FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">FTFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370839v1</w:t>
+                <w:t xml:space="preserve">hal-00169256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">High-Level Power Estimation and Exploration of FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169256v1</w:t>
+                <w:t xml:space="preserve">hal-00370839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance estimation of communication processors using design of experiments</w:t>
               </w:r>
@@ -5628,1343 +5628,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation des Applications sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169249v1</w:t>
+                <w:t xml:space="preserve">hal-00105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FPGA Power Aware Design Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building and Using System, Algorithmic, and Architectural Power and Energy Models in the FPGA Design-Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Montpellier, France. pp.XX-XX</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105869v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation des Applications sur FPGA</w:t>
+                <w:t xml:space="preserve">A High Level SoC Power Estimation Based on IP Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">May 2006, pp.XX-XX</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Reconfigurable Architectures Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105911v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level SoC Power Estimation Based on IP Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Reconfigurable Architectures Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.XX-XX</w:t>
+              <w:t xml:space="preserve">MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Using System, Algorithmic, and Architectural Power and Energy Models in the FPGA Design-Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">A FPGA Power Aware Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power and Timing Modeling, Optimization and Simulation 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montpellier, France. pp.XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Abdelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00105912v1</w:t>
+                <w:t xml:space="preserve">hal-00105869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la consommation de plates-formes multiprocesseurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Méthodologie de modélisation de la consommation sur FPGA : Application au VirtexE 400</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.33-38</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2005, pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077589v1</w:t>
+                <w:t xml:space="preserve">hal-00105819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de modélisation de la consommation sur FPGA : Application au VirtexE 400</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannig Savary</w:t>
+                <w:t xml:space="preserve">Etude de la consommation de plates-formes multiprocesseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Letellier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00105819v1</w:t>
+                <w:t xml:space="preserve">hal-00077589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power/Energy Estimation in SoCs by Multi-Level Parametric Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode d'optimisation mémoire à haut niveau par gestion logicielle de cache (scratchpad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Jun 2005, pp.XX-XX</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105910v1</w:t>
+                <w:t xml:space="preserve">hal-00083345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level Power modeling IP Methodology for SoC Design Based on FPGA Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">Estimation de la consommation logicielle dans un système embarqué : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ktari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dec 2005, pp.XX-XX</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105888v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Modélisation à Haut-niveau de la Consommation des Applications du T.D.S.I sur FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power/Energy Estimation in SoCs by Multi-Level Parametric Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005, pp.XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00105903v1</w:t>
+                <w:t xml:space="preserve">hal-00105910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">A High Level Power modeling IP Methodology for SoC Design Based on FPGA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dec 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077305v1</w:t>
+                <w:t xml:space="preserve">hal-00105888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation logicielle dans un système embarqué : Etude de cas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Méthodologie de Modélisation à Haut-niveau de la Consommation des Applications du T.D.S.I sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.55-59</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077590v1</w:t>
+                <w:t xml:space="preserve">hal-00105903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'optimisation mémoire à haut niveau par gestion logicielle de cache (scratchpad)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Marteil</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00083345v1</w:t>
+                <w:t xml:space="preserve">hal-00077305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de Modélisation de la Consommation d'Applications à Haut-Niveau pour la Conception Système.</w:t>
               </w:r>
@@ -6976,64 +6976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2005, pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,64 +7198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2005, pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7267,1423 +7267,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Level Power Analysis: An Efficient Approach for Modeling the Power Consumption of Complex Processors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SoftExplorer: estimation of the power and energy consumption for DSP applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp 666</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013979v1</w:t>
+                <w:t xml:space="preserve">hal-00013976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications&amp;quot;,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">approche logicielle de la consommation dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de Signaux, Circuits et Systèmes, SCS2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083341v1</w:t>
+                <w:t xml:space="preserve">hal-00106246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftExplorer: estimation, characterization and optimization of the power and energy consumption at the algorithmic level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.10</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISVLSI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tempa (florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013977v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftExplorer: estimation of the power and energy consumption for DSP applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.0</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lafayette, Louisiana, United States. pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013976v1</w:t>
+                <w:t xml:space="preserve">hal-00077377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
+                <w:t xml:space="preserve">Memory Aware High-Level Synthesis for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lafayette, Louisiana, United States. pp.279-280</w:t>
+              <w:t xml:space="preserve">IADIS conference on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp.499-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077377v1</w:t>
+                <w:t xml:space="preserve">hal-00077375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware High Level Synthesis Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenole Corre</w:t>
+                <w:t xml:space="preserve">A Complete Methodology for Memory Optimization in DSP Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tempa (florida), United States</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008501v1</w:t>
+                <w:t xml:space="preserve">hal-00083337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">approche logicielle de la consommation dans les systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Memory Aware behavioral Synthesis Tool for Real-Time VLSI Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de Signaux, Circuits et Systèmes, SCS2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">ACM Great Lake Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106246v1</w:t>
+                <w:t xml:space="preserve">hal-00077370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Methodology for Memory Optimization in DSP Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Marteil</w:t>
+                <w:t xml:space="preserve">Memory aware HLS and the implementation of ageing vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Sep 2004</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMICRO Symposium on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France. pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083337v1</w:t>
+                <w:t xml:space="preserve">hal-00077366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Aware behavioral Synthesis Tool for Real-Time VLSI Circuits</w:t>
+                <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Great Lake Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, France. pp.82-85</w:t>
+              <w:t xml:space="preserve">IEEE ACM CO-DESign symposium and International Symposium on System Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, stockholm, Sweden. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077370v1</w:t>
+                <w:t xml:space="preserve">hal-00077355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Aware High-Level Synthesis for Embedded Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Power Consumption Characterization and Modeling of Embedded Memories in Xilinx Virtex 400E FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elleouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS conference on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital System Design, EUROMICRO Systems on (DSD'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, France. pp.394 - 401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2004.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077375v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory aware HLS and the implementation of ageing vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic level power and energy optimization for DSP applications: SoftExplorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMICRO Symposium on Digital System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France. pp.88-95</w:t>
+              <w:t xml:space="preserve">ISIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077366v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Characterization and Modeling of Embedded Memories in Xilinx Virtex 400E FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Elleouet</w:t>
+                <w:t xml:space="preserve">High Level Ageing Vectors Management for Data Intensive Applications&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105905v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">Functional Level Power Analysis: An Efficient Approach for Modeling the Power Consumption of Complex Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ACM CO-DESign symposium and International Symposium on System Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, stockholm, Sweden. pp.42-47</w:t>
+              <w:t xml:space="preserve">DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp 666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077355v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic level power and energy optimization for DSP applications: SoftExplorer</w:t>
+                <w:t xml:space="preserve">SoftExplorer: estimation, characterization and optimization of the power and energy consumption at the algorithmic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
@@ -8697,77 +8704,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Brest, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013978v1</w:t>
+                <w:t xml:space="preserve">hal-00013977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception faible consommation</w:t>
               </w:r>
@@ -8816,57 +8816,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sous contraintes de mémorisation : une optimisation efficace des ressources lors de la synthèse d'architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Contraintes mémoire et solution architecturale pour applications TDSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,99 +8875,99 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.147-152</w:t>
+              <w:t xml:space="preserve">2003, pp.150-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008498v1</w:t>
+                <w:t xml:space="preserve">hal-00008496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes mémoire et solution architecturale pour applications TDSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement sous contraintes de mémorisation : une optimisation efficace des ressources lors de la synthèse d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8976,271 +8976,271 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.150-154</w:t>
+              <w:t xml:space="preserve">2003, pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008496v1</w:t>
+                <w:t xml:space="preserve">hal-00008498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of a C Program for Data-Intensive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C intégrant l'architecture cible : une aide efficace pour la conception système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 332-342</w:t>
+              <w:t xml:space="preserve">2002, pp 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077332v1</w:t>
+                <w:t xml:space="preserve">hal-00077890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C intégrant l'architecture cible : une aide efficace pour la conception système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Consumption Estimation of a C-algorithm: A New Perspective for Software Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 100</w:t>
+              <w:t xml:space="preserve">2002, pp 67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077890v1</w:t>
+                <w:t xml:space="preserve">hal-00077561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Estimation of a C algorithm on a VLIW Processor</w:t>
               </w:r>
@@ -9321,741 +9321,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of a C-algorithm: A New Perspective for Software Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la consommation des unités de mémorisation lors de la synthèse d'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 67-72</w:t>
+              <w:t xml:space="preserve">2002, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077561v1</w:t>
+                <w:t xml:space="preserve">hal-00008500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la consommation des unités de mémorisation lors de la synthèse d'architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Estimation of a C algorithm based on the Functional- Level Power Analysis of a Digital Signal Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.169-172</w:t>
+              <w:t xml:space="preserve">2002, pp 354-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008500v1</w:t>
+                <w:t xml:space="preserve">hal-00077553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Estimation of a C algorithm based on the Functional- Level Power Analysis of a Digital Signal Processor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la synthèse mémoire dans l'outil de synthèse d'architecture GAUT Low Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 354-360</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFAAA'02 (Journées Francophone Adéquation Algorithme Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077553v1</w:t>
+                <w:t xml:space="preserve">hal-00077402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la synthèse mémoire dans l'outil de synthèse d'architecture GAUT Low Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C par analyse fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, monastir, Tunisie</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp 165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077402v1</w:t>
+                <w:t xml:space="preserve">hal-00077559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation d'un algorithme C par analyse fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Consumption Estimation of a C Program for Data-Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp 165-168</w:t>
+              <w:t xml:space="preserve">2002, pp 332-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077559v1</w:t>
+                <w:t xml:space="preserve">hal-00077332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Power Estimation based on a functional analysis for Embedded DSP Software</w:t>
+                <w:t xml:space="preserve">High-Level Energy Estimation for DSP Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp 168-172</w:t>
+              <w:t xml:space="preserve">2001, pp 3.1.1-3.1.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077564v1</w:t>
+                <w:t xml:space="preserve">hal-00077563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Energy Estimation for DSP Systems</w:t>
+                <w:t xml:space="preserve">High Level Power Estimation based on a functional analysis for Embedded DSP Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp 3.1.1-3.1.10</w:t>
+              <w:t xml:space="preserve">2001, pp 168-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077563v1</w:t>
+                <w:t xml:space="preserve">hal-00077564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Power Analysis for Embedded DSP Software</w:t>
               </w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area/Time/Power space exploration in module selection for DSP high level synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10357,103 +10357,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture modulaire pour la réalisation d'aides techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian Houé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du GDR SOC2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11369,51 +11369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ktari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elleouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Albonesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian Hou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.144" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lennon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Quin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Elbaroudi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berr&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Levaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Piel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kazi-Aoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kamoise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673826" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mernissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Balkaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel HAMZAOUI" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Taei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S10-10-646-cd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fombonne de Galatheau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Garrec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782758v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00768442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105910v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marteil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2004.75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077587v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ktari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elleouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Albonesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Viaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Elbaroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berr&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Levaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Piel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lennon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Quin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P0510-cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05603793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian Hou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kazi-Aoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kamoise" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673826" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mernissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Nefti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel Hamzaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Balkaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adel HAMZAOUI" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Taei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S10-10-646-cd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fombonne de Galatheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Garrec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512139v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782758v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00768442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2004.75" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008500v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077587v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>