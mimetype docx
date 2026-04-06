--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>