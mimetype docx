--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>