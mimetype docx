--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Klement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards adaptive sustainable scheduling within lithium-ion battery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-assisted optimization for decision-making in lithiumion battery manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Cooperation in Disassembly: A Rapid Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.212-219, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013000100003822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la logistique interne d'une usine automobile comme un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collaboration vers la coopération Humain-Robot : exemple du désassemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bearee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-optimization hybrid approach for scheduling randomly deteriorating treatment tasks in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022: Nantes, France, 22-24 June 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation to Predict Global Behavior of Population Based on Elementary Local Markovian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cymaen50288.2021.9497274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality learning approach for supervision in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Search Algorithm for Single and Multi-model Line Balancing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.409-415, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and decision analysis for Reconfigurable Assembly System Design under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simuation - MOSIM'20 - November 12-14, 2020 Agadir - Morocco "New advances and challenges for sustainable and smart industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir, Morocco. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Process Design: Performance Evaluation Under Ergonomics Consideration Using Several Robot Collaboration Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, France. pp.477-484, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Mildew Treatment by UV-c in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SOHOMA European Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. pp.496-507, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique des tâches robotisées pour le traitement du mildiou par radiation UV-c dans l’horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design of a collaborative robotic system for an industrial recycling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Meknes (Due to the world-wide Covid19 spread, IRASET'2020 was held on virtual conference from April 16 to 19, 2020), Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iraset48871.2020.9092178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Scheduling of Robotic Tasks for Treating Mildew by UV-c Radiation in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to select the best part presentation in cobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Flexible Automation and Intelligent Manufacturing (FAIM2021) 15-18 June 2021, Athens, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Athène, Greece. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing Problem with priorities and incompatibilities using PSO: application in a health care community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2744-2749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based optimization approach with scenario-based product sequence in a Reconfigurable Manufacturing System (RMS): A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Ehsan Hashemi Petroodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tavakkoli-Moghaddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid optimisation approach for sequencing and assignment decision-making in reconfigurable assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Maganha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1442-1447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-Robot supervision system design and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chawki El Zant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Havard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d’aide à la décision générique pour des problèmes de planification et d’ordonnancement : Applications industrielles & Usine du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Robotized Tasks for the UV-C Treatment of Diseases in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 International Conference of the African Federation of Operational Research Societies (AFROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du taux de reconfiguration d’une ligne d’assemblage par intégration de modules robotisés via une modélisation par diagramme UML de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUGV &amp; Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool for lot-sizing and scheduling problems with setup and due dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference - CIO-ICIEOM-IIE-AIM (IJC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, San Sebastián, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58409-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a multi-periods job-shop scheduling problem using a generic decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging: Exams Planning and Resource Assignment - Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - Volume 5: HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. pp.260--267, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006113002600267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a Discrete Lot Sizing and Scheduling Problem with Unrelated Parallel Machines and Sequence Dependent Setup Using a Generic Decision Support Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hamburg, Germany. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66923-6_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Imaging : Exams Planning and Resource Assignment : Hybridization of a Metaheuristic and a List Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017) - HEALTHINF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.260-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic decision support tool to planning and assignment problems: Industrial application & Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Flexible Automation and Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Modena, Italy. pp.1684-1691, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2017.07.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’aide à la décision générique pour les systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities Planning and Resource Assignment on Multi-place Hospital System - Exact and Approach Methods Adapted from the Bin Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHINF 2014 - Proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.117--124, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004803901170124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analogy between Bin Packing Problem and Permutation Problem: A New Encoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.572-579, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de tâches et affectation de ressources : résolution par métaheuristiques inspirées du bin packing et de la PSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogy between bin packing problem and permutation problem: a new encoding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie de coopération humain-robot : application à une cellule de désassemblage robotisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Intelligence Application in a Kitting Picking Zone of the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Montoya Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristovão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Lafou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing IV (JCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.410-420, 2022, 9783031159282. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15928-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M. da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cardin; William Derigent; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization and Control of Industrial Cyber-Physical Systems: Concepts, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Willey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2022, 9781789450859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119987420.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Learning Approach for Supervision in the Context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.316-322, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Decision Support Tool to Planning and Assignment Problems: Industrial Applications and Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-192, 2020, 9783030431778. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2022.2134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic neural networks construction and causality ranking for faster and more consistent decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and ergonomic performance enhancement in assembly process through multiple collaboration modes between human and robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2039795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean techniques application towards efficient collaborative robot integration: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0103-6513.20190160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the design and evaluation of a reconfigurable production system based on movable robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-08030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lot-Sizing and Scheduling for the Plastic Injection Molding Industry - A Hybrid Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.1202. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11031202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and optimization of robotic tasks for UV treatment of diseases in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Mazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.27. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-019-00541-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reconfigurability enablers and weighting of reconfigurability characteristics based on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process optimisation using collaborative robots - comparative case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quenehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pocachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based reconfiguration rate analysis of assembly line depending on robot integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beauville Dit Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1168-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities planning and resources assignment on distinct places: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (1), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et affectation de ressources dans les réseaux de soin : analogie avec le problème du bin packing, proposition de méthodes approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Klement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014CLF22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01153498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510450v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04801697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013000100003822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Montoya Zapata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lafou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Sahnoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.449" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cymaen50288.2021.9497274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beauville Dit Eynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030674v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Quenehen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thiery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_55" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_36" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraset48871.2020.9092178" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pocachard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.10.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Ehsan Hashemi Petroodi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tavakkoli-Moghaddam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Maganha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki El Zant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58409-6_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006113002600267" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66923-6_54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.07.293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004803901170124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_70" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05064283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15928-2_36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_50" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2022.2134930" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Abdeljaouad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2039795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pocachard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20190160" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08030-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Porto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-019-00541-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01153498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22517" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>