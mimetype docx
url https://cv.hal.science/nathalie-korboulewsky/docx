--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Korboulewsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6017-1114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07343826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheure en écologie fonctionnelle. Mes recherches concernent la compréhension des processus biologiques et fonctionnels régissant la dynamique des écosystèmes forestiers. J’étudie l’impact des pressions (gestion, changements climatiques, perturbations par les ongulés) sur la distribution spatiale et temporelle des ressources (nutriments, eau) et leurs conséquences au niveau des relations interspécifiques (plantes-plantes et herbivores-plantes) et des relations sols-plantes-sols. Ces relations sont abordées du point de vue de la disponibilité et de l'utilisation des ressources dont l’allocation des ressources par les végétaux, dans le cadre des changements de gestion sylvicole (densité de peuplement, composition spécifique, pression d’exploitation), de changements climatiques (notamment la sécheresse estivale), et de pression d’herbivorie (principalement les cervidés).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1000, pp.180410. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR DEFIFORBOIS -Development and sustainability of the forestry and timber sector in the Centre-Val de Loire region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Zarafshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleyman Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species growth response to climate in mixtures of Quercus robur/Quercus petraea and Pinus sylvestris across Europe - a dynamic, sensitive equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vospernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Pach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120753. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil carbon fractions for improving the diagnosis of soil C and N loss sensitivity to forest biomass harvesting in the Centre -Val de Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.239.03.fr.04-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture explains soil sensitivity to C and N losses from whole-tree harvesting in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems7020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’exception en forêt de plaine sur le mélange chêne sessile – pin sylvestre : OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of understorey vegetation to ecosystem evapotranspiration in boreal and temperate forests: a literature review and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (6), pp.979-997. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, 8 p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land expectation value of even-aged vs coppice-with-standards stand management and long-term effects of whole-tree harvesting on forest productivity and profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree mixture on Collembola diversity and community structure in temperate broadleaf and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Biomass Removal and Woody Debris in Whole-Tree Harvesting System: Are the Recommended Levels of Residues Ensured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.807. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12060807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate Downed Fine Woody Debris Including Logging Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), 20 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12070881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does leaf leaching matter during the pre-drying period in a whole-tree harvesting system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, 11 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niles J. Hasselquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Kahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mixing tree species and stand density affect seasonal radial growth during drought events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une strate herbacée monopoliste : quelle concurrence vis-à-vis de l'eau pour le peuplement adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48-49, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand composition and tree size on resistance and resilience to drought in sessile oak and Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of the Water Quality Influence on the Phosphorus Uptake of an Invasive Aquatic Plant: Biological Responses throughout Its Phenological Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Sagova-Mareckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118844. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of four common understorey plant species according to drought intensity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0510-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoépuration : la nature pour dépolluer les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 624, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plants on microbial activity in a vertical-downflow wetland system treating waste activated sludge with high organic matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (supplément), pp.S158 - S164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification processes involved in sludge treatment by a vertical flow wetland system: Focus on the role of the substrate and plants on N and P removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Mediterranean Postfire Shrubland: Plant Functional Responses to Organic Soil Amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.729-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depollution potential of three macrophytes: Exudated, wall-bound and intracellular peroxidase activities plus intracellular phenol concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (20), pp.7951-7957. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of compost in afforestation of Mediterranean areas: Effects on soil properties and young tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 369 (1-3), pp.220-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost effect on bacterial and fungal colonization of kermes oak leaf litter in a terrestrial Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.79 - 89. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammabilité et émission de composés organiques volatils par des formations végétales méditerranéennes : implications dans les incendies de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXIV (4), pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (6), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shadow as a simple way for a biomass estimation of Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe &amp;quot;Déchets organiques en forêt méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXI (3), pp.428-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do leaf traits reveal the sensitivity of stands to abiotic hazards and how can silvicultural management mitigate it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FORESTIA Sycomore « Short-term forest adapatation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studium, Jun 2024, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de la perte de productivité induite par les récoltes intensives de biomasse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du bois énergie en région Centre-Val de Loire : Analyse de l'adéquation des systèmes d'exploitation actuels aux contraintes environnementales et technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris (en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des pratiques de récoltes bois énergie en région Centre-Val de Loire : De la quantification des exportations de biomasse à l’étude du risque de perte de fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois énergie en région Centre-Val de Loire : le défi d’un développement de la filière sur des sols sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mixed forests help to save water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gobin R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments grossiers des sols ont des fonctions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLOGGING : réseau de Stations Instrumentées Évolutives Modulables et Déplaçable en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/a36k-eb47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of decomposition in forest soils: insights from a transeuropean experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure des communautés de collembole en peuplements forestiers purs et mélangés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest water budget is affected by stand composition and tree density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion des forêts pour la préservation de la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum Résonat / Dream pour une gestion durable des ressources naturelles : Eaux, Sols, Forêts et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site-atelier pour l’étude des forêts face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.57-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueilleur de feuilles et de rameaux d'arbres de grande hauteur et toutes essences (CEUILLIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des sols forestiers de la région Centre Val de Loire à la récolte de bois énergie par arbres entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, EFNO, Nogent-sur-Vernisson. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson - Tranche 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport final Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport d'avancement année 3, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2015 ONF / Irstea Nogent-sur-Vernisson sur la croissance et la production des forêts mélangées : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : un atout pour la diversité et le fonctionnement des sols ? Rapport final sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 2, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 1, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement année 1 sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF/Irstea Nogent sur Vernisson. Rapport de la tranche 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-écologie des bambous en Europe : étude de cinq espèces de la bambouseraie de Prafrance (fiches de synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecareux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et production des forêts mélangées. Rapport final de la convention de recherche 2010 ONF/Cemagref Nogent sur Vernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des flux de nutriments dans les relations sols – plantes. Applications à la restauration de systèmes dégradés et à la phytoépuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR spécialité Ecologie, Université d'Aix Marseille I, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02596789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer durablement les forêts de la région Centre-Val de Loire et produire du bois énergie : 6 recommandations aux acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defiforbois : comment faire du bois énergie un atout pour renouveler la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Korboulewsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6017-1114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07343826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheure en écologie fonctionnelle. Mes recherches concernent la compréhension des processus biologiques et fonctionnels régissant la dynamique des écosystèmes forestiers. J’étudie l’impact des pressions (gestion, changements climatiques, perturbations par les ongulés) sur la distribution spatiale et temporelle des ressources (nutriments, eau) et leurs conséquences au niveau des relations interspécifiques (plantes-plantes et herbivores-plantes) et des relations sols-plantes-sols. Ces relations sont abordées du point de vue de la disponibilité et de l'utilisation des ressources dont l’allocation des ressources par les végétaux, dans le cadre des changements de gestion sylvicole (densité de peuplement, composition spécifique, pression d’exploitation), de changements climatiques (notamment la sécheresse estivale), et de pression d’herbivorie (principalement les cervidés).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1000, pp.180410. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR DEFIFORBOIS -Development and sustainability of the forestry and timber sector in the Centre-Val de Loire region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Zarafshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleyman Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture explains soil sensitivity to C and N losses from whole-tree harvesting in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems7020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil carbon fractions for improving the diagnosis of soil C and N loss sensitivity to forest biomass harvesting in the Centre -Val de Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.239.03.fr.04-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species growth response to climate in mixtures of Quercus robur/Quercus petraea and Pinus sylvestris across Europe - a dynamic, sensitive equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vospernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Pach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’exception en forêt de plaine sur le mélange chêne sessile – pin sylvestre : OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of understorey vegetation to ecosystem evapotranspiration in boreal and temperate forests: a literature review and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (6), pp.979-997. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land expectation value of even-aged vs coppice-with-standards stand management and long-term effects of whole-tree harvesting on forest productivity and profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree mixture on Collembola diversity and community structure in temperate broadleaf and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Biomass Removal and Woody Debris in Whole-Tree Harvesting System: Are the Recommended Levels of Residues Ensured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.807. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12060807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, 8 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate Downed Fine Woody Debris Including Logging Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), 20 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12070881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does leaf leaching matter during the pre-drying period in a whole-tree harvesting system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niles J. Hasselquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Kahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mixing tree species and stand density affect seasonal radial growth during drought events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of four common understorey plant species according to drought intensity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0510-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand composition and tree size on resistance and resilience to drought in sessile oak and Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une strate herbacée monopoliste : quelle concurrence vis-à-vis de l'eau pour le peuplement adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48-49, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of the Water Quality Influence on the Phosphorus Uptake of an Invasive Aquatic Plant: Biological Responses throughout Its Phenological Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Sagova-Mareckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118844. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoépuration : la nature pour dépolluer les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 624, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plants on microbial activity in a vertical-downflow wetland system treating waste activated sludge with high organic matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (supplément), pp.S158 - S164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification processes involved in sludge treatment by a vertical flow wetland system: Focus on the role of the substrate and plants on N and P removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depollution potential of three macrophytes: Exudated, wall-bound and intracellular peroxidase activities plus intracellular phenol concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (20), pp.7951-7957. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Mediterranean Postfire Shrubland: Plant Functional Responses to Organic Soil Amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.729-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of compost in afforestation of Mediterranean areas: Effects on soil properties and young tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 369 (1-3), pp.220-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost effect on bacterial and fungal colonization of kermes oak leaf litter in a terrestrial Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.79 - 89. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (6), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammabilité et émission de composés organiques volatils par des formations végétales méditerranéennes : implications dans les incendies de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXIV (4), pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shadow as a simple way for a biomass estimation of Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe &amp;quot;Déchets organiques en forêt méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cadillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXI (3), pp.428-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do leaf traits reveal the sensitivity of stands to abiotic hazards and how can silvicultural management mitigate it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FORESTIA Sycomore « Short-term forest adapatation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studium, Jun 2024, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du bois énergie en région Centre-Val de Loire : Analyse de l'adéquation des systèmes d'exploitation actuels aux contraintes environnementales et technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris (en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de la perte de productivité induite par les récoltes intensives de biomasse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des pratiques de récoltes bois énergie en région Centre-Val de Loire : De la quantification des exportations de biomasse à l’étude du risque de perte de fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois énergie en région Centre-Val de Loire : le défi d’un développement de la filière sur des sols sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mixed forests help to save water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gobin R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments grossiers des sols ont des fonctions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLOGGING : réseau de Stations Instrumentées Évolutives Modulables et Déplaçable en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/a36k-eb47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of decomposition in forest soils: insights from a transeuropean experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure des communautés de collembole en peuplements forestiers purs et mélangés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest water budget is affected by stand composition and tree density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion des forêts pour la préservation de la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum Résonat / Dream pour une gestion durable des ressources naturelles : Eaux, Sols, Forêts et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site-atelier pour l’étude des forêts face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.57-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueilleur de feuilles et de rameaux d'arbres de grande hauteur et toutes essences (CEUILLIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des sols forestiers de la région Centre Val de Loire à la récolte de bois énergie par arbres entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, EFNO, Nogent-sur-Vernisson. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson - Tranche 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport final Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport d'avancement année 3, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2015 ONF / Irstea Nogent-sur-Vernisson sur la croissance et la production des forêts mélangées : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : un atout pour la diversité et le fonctionnement des sols ? Rapport final sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 2, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement année 1 sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 1, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF/Irstea Nogent sur Vernisson. Rapport de la tranche 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-écologie des bambous en Europe : étude de cinq espèces de la bambouseraie de Prafrance (fiches de synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecareux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et production des forêts mélangées. Rapport final de la convention de recherche 2010 ONF/Cemagref Nogent sur Vernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des flux de nutriments dans les relations sols – plantes. Applications à la restauration de systèmes dégradés et à la phytoépuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR spécialité Ecologie, Université d'Aix Marseille I, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02596789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defiforbois : comment faire du bois énergie un atout pour renouveler la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer durablement les forêts de la région Centre-Val de Loire et produire du bois énergie : 6 recommandations aux acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="165287EA"/>
+    <w:nsid w:val="A6E96006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6017-1114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07343826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vospernik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heym" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steckel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.239.03.fr.04-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Bessaad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01071-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiniger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Danieli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12060807" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12070881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118492" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118844" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.03.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMZ3ST0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.11.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQM9RHQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larchev&#234;que" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2005.02.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garzino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606341v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood Nowotny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Grandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rose" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorfer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601120v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Diaye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602529v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601124v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598861v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452025v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424041v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6017-1114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07343826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.239.03.fr.04-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vospernik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heym" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120753" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Bessaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01071-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiniger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Danieli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118876" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12060807" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12070881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118844" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.03.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMZ3ST0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.11.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQM9RHQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larchev&#234;que" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2005.02.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garzino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lancar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cadillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414639v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606341v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood Nowotny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Grandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rose" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorfer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601120v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605501v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Diaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601124v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600964v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598860v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>