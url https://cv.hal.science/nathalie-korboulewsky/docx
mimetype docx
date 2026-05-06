--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Korboulewsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6017-1114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07343826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheure en écologie fonctionnelle. Mes recherches concernent la compréhension des processus biologiques et fonctionnels régissant la dynamique des écosystèmes forestiers. J’étudie l’impact des pressions (gestion, changements climatiques, perturbations par les ongulés) sur la distribution spatiale et temporelle des ressources (nutriments, eau) et leurs conséquences au niveau des relations interspécifiques (plantes-plantes et herbivores-plantes) et des relations sols-plantes-sols. Ces relations sont abordées du point de vue de la disponibilité et de l'utilisation des ressources dont l’allocation des ressources par les végétaux, dans le cadre des changements de gestion sylvicole (densité de peuplement, composition spécifique, pression d’exploitation), de changements climatiques (notamment la sécheresse estivale), et de pression d’herbivorie (principalement les cervidés).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1000, pp.180410. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR DEFIFORBOIS -Development and sustainability of the forestry and timber sector in the Centre-Val de Loire region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Zarafshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleyman Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture explains soil sensitivity to C and N losses from whole-tree harvesting in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems7020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil carbon fractions for improving the diagnosis of soil C and N loss sensitivity to forest biomass harvesting in the Centre -Val de Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.239.03.fr.04-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species growth response to climate in mixtures of Quercus robur/Quercus petraea and Pinus sylvestris across Europe - a dynamic, sensitive equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vospernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Pach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120753. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’exception en forêt de plaine sur le mélange chêne sessile – pin sylvestre : OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of understorey vegetation to ecosystem evapotranspiration in boreal and temperate forests: a literature review and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (6), pp.979-997. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land expectation value of even-aged vs coppice-with-standards stand management and long-term effects of whole-tree harvesting on forest productivity and profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree mixture on Collembola diversity and community structure in temperate broadleaf and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Biomass Removal and Woody Debris in Whole-Tree Harvesting System: Are the Recommended Levels of Residues Ensured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.807. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12060807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, 8 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate Downed Fine Woody Debris Including Logging Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), 20 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12070881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does leaf leaching matter during the pre-drying period in a whole-tree harvesting system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niles J. Hasselquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Kahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mixing tree species and stand density affect seasonal radial growth during drought events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of four common understorey plant species according to drought intensity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0510-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand composition and tree size on resistance and resilience to drought in sessile oak and Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une strate herbacée monopoliste : quelle concurrence vis-à-vis de l'eau pour le peuplement adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48-49, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of the Water Quality Influence on the Phosphorus Uptake of an Invasive Aquatic Plant: Biological Responses throughout Its Phenological Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Sagova-Mareckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118844. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoépuration : la nature pour dépolluer les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 624, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plants on microbial activity in a vertical-downflow wetland system treating waste activated sludge with high organic matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (supplément), pp.S158 - S164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification processes involved in sludge treatment by a vertical flow wetland system: Focus on the role of the substrate and plants on N and P removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depollution potential of three macrophytes: Exudated, wall-bound and intracellular peroxidase activities plus intracellular phenol concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (20), pp.7951-7957. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Mediterranean Postfire Shrubland: Plant Functional Responses to Organic Soil Amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.729-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of compost in afforestation of Mediterranean areas: Effects on soil properties and young tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 369 (1-3), pp.220-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost effect on bacterial and fungal colonization of kermes oak leaf litter in a terrestrial Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.79 - 89. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (6), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammabilité et émission de composés organiques volatils par des formations végétales méditerranéennes : implications dans les incendies de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXIV (4), pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shadow as a simple way for a biomass estimation of Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe &amp;quot;Déchets organiques en forêt méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cadillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXI (3), pp.428-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do leaf traits reveal the sensitivity of stands to abiotic hazards and how can silvicultural management mitigate it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FORESTIA Sycomore « Short-term forest adapatation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studium, Jun 2024, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du bois énergie en région Centre-Val de Loire : Analyse de l'adéquation des systèmes d'exploitation actuels aux contraintes environnementales et technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris (en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de la perte de productivité induite par les récoltes intensives de biomasse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des pratiques de récoltes bois énergie en région Centre-Val de Loire : De la quantification des exportations de biomasse à l’étude du risque de perte de fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois énergie en région Centre-Val de Loire : le défi d’un développement de la filière sur des sols sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mixed forests help to save water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gobin R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments grossiers des sols ont des fonctions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLOGGING : réseau de Stations Instrumentées Évolutives Modulables et Déplaçable en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/a36k-eb47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of decomposition in forest soils: insights from a transeuropean experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure des communautés de collembole en peuplements forestiers purs et mélangés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest water budget is affected by stand composition and tree density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion des forêts pour la préservation de la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum Résonat / Dream pour une gestion durable des ressources naturelles : Eaux, Sols, Forêts et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site-atelier pour l’étude des forêts face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.57-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueilleur de feuilles et de rameaux d'arbres de grande hauteur et toutes essences (CEUILLIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des sols forestiers de la région Centre Val de Loire à la récolte de bois énergie par arbres entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, EFNO, Nogent-sur-Vernisson. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson - Tranche 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport final Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport d'avancement année 3, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2015 ONF / Irstea Nogent-sur-Vernisson sur la croissance et la production des forêts mélangées : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : un atout pour la diversité et le fonctionnement des sols ? Rapport final sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 2, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement année 1 sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 1, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF/Irstea Nogent sur Vernisson. Rapport de la tranche 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-écologie des bambous en Europe : étude de cinq espèces de la bambouseraie de Prafrance (fiches de synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecareux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et production des forêts mélangées. Rapport final de la convention de recherche 2010 ONF/Cemagref Nogent sur Vernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des flux de nutriments dans les relations sols – plantes. Applications à la restauration de systèmes dégradés et à la phytoépuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR spécialité Ecologie, Université d'Aix Marseille I, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02596789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defiforbois : comment faire du bois énergie un atout pour renouveler la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer durablement les forêts de la région Centre-Val de Loire et produire du bois énergie : 6 recommandations aux acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Korboulewsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6017-1114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07343826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheure en écologie fonctionnelle. Mes recherches concernent la compréhension des processus biologiques et fonctionnels régissant la dynamique des écosystèmes forestiers. J’étudie l’impact des pressions (gestion, changements climatiques, perturbations par les ongulés) sur la distribution spatiale et temporelle des ressources (nutriments, eau) et leurs conséquences au niveau des relations interspécifiques (plantes-plantes et herbivores-plantes) et des relations sols-plantes-sols. Ces relations sont abordées du point de vue de la disponibilité et de l'utilisation des ressources dont l’allocation des ressources par les végétaux, dans le cadre des changements de gestion sylvicole (densité de peuplement, composition spécifique, pression d’exploitation), de changements climatiques (notamment la sécheresse estivale), et de pression d’herbivorie (principalement les cervidés).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a forest to buffer temperature: Does canopy tree species matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 371, pp.110646. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of species identity, species mixing and understory on carbon and nitrogen stocks in sessile oak and Scots pine stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1000, pp.180410. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR DEFIFORBOIS -Development and sustainability of the forestry and timber sector in the Centre-Val de Loire region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont les stocks de carbone dans une forêt ? Exemple d’un dispositif en forêt d’Orléans - OPTMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Zarafshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleyman Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105244. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species growth response to climate in mixtures of Quercus robur/Quercus petraea and Pinus sylvestris across Europe - a dynamic, sensitive equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Vospernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Pach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120753. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil carbon fractions for improving the diagnosis of soil C and N loss sensitivity to forest biomass harvesting in the Centre -Val de Loire region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.65-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.239.03.fr.04-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of multi-taxa management experiments to guide forest biodiversity conservation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flóra Tinya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilman-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bence Kovács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02553. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil texture explains soil sensitivity to C and N losses from whole-tree harvesting in the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Ouimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems7020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d’exception en forêt de plaine sur le mélange chêne sessile – pin sylvestre : OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of understorey vegetation to ecosystem evapotranspiration in boreal and temperate forests: a literature review and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prévosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (6), pp.979-997. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land expectation value of even-aged vs coppice-with-standards stand management and long-term effects of whole-tree harvesting on forest productivity and profitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree mixture on Collembola diversity and community structure in temperate broadleaf and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Biomass Removal and Woody Debris in Whole-Tree Harvesting System: Are the Recommended Levels of Residues Ensured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.807. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12060807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budburst date of Quercus petraea is delayed in mixed stands with Pinus sylvestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements mélangés à faible densité : une solution face au changement climatique ? Le cas du chêne sessile et du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Evaluate Downed Fine Woody Debris Including Logging Residues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), 20 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12070881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much does leaf leaching matter during the pre-drying period in a whole-tree harvesting system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477, 11 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitted light as a tool to monitor tree leaf phenology and development applied to Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary water uptake depth of Quercus petraea and Pinus sylvestris in mixed stands during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niles J. Hasselquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Kahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437 (1-2), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-03951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mixing tree species and stand density affect seasonal radial growth during drought events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of deer browsing and understory light availability on stump mortality and sprout growth capacity in sessile oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 430, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting solar radiation transmittance in mixed forests at a within-stand scale from tree species basal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une strate herbacée monopoliste : quelle concurrence vis-à-vis de l'eau pour le peuplement adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48-49, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand composition and tree size on resistance and resilience to drought in sessile oak and Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of the Water Quality Influence on the Phosphorus Uptake of an Invasive Aquatic Plant: Biological Responses throughout Its Phenological Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Sagova-Mareckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118844. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of four common understorey plant species according to drought intensity in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0510-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoépuration : la nature pour dépolluer les eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 624, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plants on microbial activity in a vertical-downflow wetland system treating waste activated sludge with high organic matter concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (supplément), pp.S158 - S164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2011.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification processes involved in sludge treatment by a vertical flow wetland system: Focus on the role of the substrate and plants on N and P removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2011.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of a Mediterranean Postfire Shrubland: Plant Functional Responses to Organic Soil Amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.729-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depollution potential of three macrophytes: Exudated, wall-bound and intracellular peroxidase activities plus intracellular phenol concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (20), pp.7951-7957. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral herbivory of the wood anemone (Anemone nemorosa L.) by roe deer (Capreolus capreolus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Species Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1442-1984.2009.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of compost in afforestation of Mediterranean areas: Effects on soil properties and young tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 369 (1-3), pp.220-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost effect on bacterial and fungal colonization of kermes oak leaf litter in a terrestrial Mediterranean ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larchevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (2), pp.79 - 89. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenols and Flavonoids in Aleppo Pine Needles as Bioindicators of Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (6), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2003.2265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammabilité et émission de composés organiques volatils par des formations végétales méditerranéennes : implications dans les incendies de forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXIV (4), pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shadow as a simple way for a biomass estimation of Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe &amp;quot;Déchets organiques en forêt méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cadillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXI (3), pp.428-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do leaf traits reveal the sensitivity of stands to abiotic hazards and how can silvicultural management mitigate it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FORESTIA Sycomore « Short-term forest adapatation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studium, Jun 2024, Orléans, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RU, Réservoir en Eau Utilisable des Sols. Des définitions et quelques spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, sol et changement climatique : quelles implications pour les pédologues et agronomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Agronomie (AFA) et Association Française pour l’Etude du Sol (AFES), Mar 2022, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d’essences peut-il aider les peuplements forestiers face aux sécheresses estivales ? Cas du chêne sessile et du pin sylvestre du dispositif OPTMix en forêt d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Innovante des Stress Abiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques de la perte de productivité induite par les récoltes intensives de biomasse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux du bois énergie en région Centre-Val de Loire : Analyse de l'adéquation des systèmes d'exploitation actuels aux contraintes environnementales et technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris (en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des pratiques de récoltes bois énergie en région Centre-Val de Loire : De la quantification des exportations de biomasse à l’étude du risque de perte de fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Bessaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois énergie en région Centre-Val de Loire : le défi d’un développement de la filière sur des sols sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR4 Transition pour le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2020, Paris ( en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can mixed forests help to save water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change and Water 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixing tree species and reducing stand density relevant solutions to face the climate changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation donnée à l'équipe Forest Ecology and Management, Université SLU (Sweden, Umea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Umea, Sweden. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining effects of mixing tree species and reducing stand density on radial growth during drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable du bois énergie : les projets de R&D multipartenaires autour de la révision du guide ADEME sur l'exportation des menus bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe forêt-bois du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of understorey vegetation under drought and low stand density in temperate oak forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the heterogeneity and the temporal variability of the soil structure to implement relevant soil hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understorey plant contribution in water balance along a gradient of oak stand density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clim tree 2013: International Conference on Climate Change and Tree Responses in Central European Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la strate herbacée au bilan hydrique des peuplements forestiers dans le cadre des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Gobin R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments grossiers des sols ont des fonctions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLOGGING : réseau de Stations Instrumentées Évolutives Modulables et Déplaçable en IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/a36k-eb47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sète, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of decomposition in forest soils: insights from a transeuropean experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hood Nowotny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structure des communautés de collembole en peuplements forestiers purs et mélangés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Danieli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Étude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest water budget is affected by stand composition and tree density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de grands herbivores sur la biologie des populations de l'anémone sylvie, Anemone nemorosa L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gestion des forêts pour la préservation de la ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum Résonat / Dream pour une gestion durable des ressources naturelles : Eaux, Sols, Forêts et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France. pp.2, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site-atelier pour l’étude des forêts face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.57-57, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueilleur de feuilles et de rameaux d'arbres de grande hauteur et toutes essences (CEUILLIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric scaling relationships of biomass for six common understory species in French temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Populus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index estimation of even-aged oak (Quercus petraea) forests using in situ stand dendrometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux agronomiques, techniques et économiques d'une mobilisation accrue des différents gisements de biomasse et de leur transformation en bioénergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des sols forestiers de la région Centre Val de Loire à la récolte de bois énergie par arbres entiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, EFNO, Nogent-sur-Vernisson. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênaies de la région Centre Val De Loire au changement de climat -C 4 Rapport de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du projet DEFIFORBOIS (DEveloppement et durabilité de la FIlière FORêt-BOIS en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de La Rochère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Boldrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson - Tranche 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport final Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2016-2018 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité. Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés - Rapport d'avancement année 3, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2015 ONF / Irstea Nogent-sur-Vernisson sur la croissance et la production des forêts mélangées : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baffoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : un atout pour la diversité et le fonctionnement des sols ? Rapport final sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Seigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : Influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 2, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF / Irstea Nogent-sur-Vernisson. Rapport de la tranche 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture, ressources minérales et biodiversité : influence de la composition des peuplements forestiers sur la chimie des feuilles et sur la diversité des insectes carabidés. Rapport d'avancement année 1, Projet SYREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'avancement année 1 sur la Convention DEB-Irstea 2013-2015 Action n° D14 : ATOUT-SOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche 2011-2014 ONF/Irstea Nogent sur Vernisson. Rapport de la tranche 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-écologie des bambous en Europe : étude de cinq espèces de la bambouseraie de Prafrance (fiches de synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecareux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et production des forêts mélangées. Rapport final de la convention de recherche 2010 ONF/Cemagref Nogent sur Vernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche fonctionnelle des flux de nutriments dans les relations sols – plantes. Applications à la restauration de systèmes dégradés et à la phytoépuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR spécialité Ecologie, Université d'Aix Marseille I, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02596789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer durablement les forêts de la région Centre-Val de Loire et produire du bois énergie : 6 recommandations aux acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defiforbois : comment faire du bois énergie un atout pour renouveler la forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6E96006"/>
+    <w:nsid w:val="221A6F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6017-1114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07343826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.239.03.fr.04-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vospernik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heym" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steckel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120753" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Bessaad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01071-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiniger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Danieli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118876" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12060807" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12070881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118844" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.03.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMZ3ST0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.11.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQM9RHQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larchev&#234;que" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2005.02.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garzino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lancar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cadillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414639v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606341v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood Nowotny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Grandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rose" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorfer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601120v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605501v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Diaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602529v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601124v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598861v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600964v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598860v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6017-1114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07343826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Javoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180410" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art05-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Vospernik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heym" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Pach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Steckel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.239.03.fr.04-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140281v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#243;ra Tinya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilman-Clausen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Kov&#225;cs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02553" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems7020039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01505-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Bessaad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01071-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heiniger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Danieli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118876" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12060807" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108326" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900857v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Calas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12070881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seigner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles J. Hasselquist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-03951-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607885v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.09.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.08.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306622v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gobin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140201v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merlin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.11.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118844" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0510-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perissol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.03.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSMZ3ST0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.11.037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFQM9RHQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larchev&#234;que" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ballini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1442-1984.2009.00257.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B947502E98F856BC9DC2727F4523E7A6398FA63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mont&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769083v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larchev&#234;que" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2005.02.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756213v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garzino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2003.2265" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garzino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lancar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cadillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414610v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boldrini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606553v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598856v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gobin R." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865878v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606341v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hood Nowotny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Grandin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rose" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorfer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601120v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Heiniger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602976v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527391v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Populus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530404v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505963v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703204v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540587v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Diaye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602529v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601124v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600965v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601126v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mac&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598861v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecareux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452025v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424041v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>