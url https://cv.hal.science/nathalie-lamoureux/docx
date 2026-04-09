--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -440,365 +440,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Baba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667221v1</w:t>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520461v1</w:t>
+                <w:t xml:space="preserve">hal-04667221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LIF thermometry technique using Krypton as a tracer: Impact of laser lineshape and collisional bandwidth</w:t>
               </w:r>
@@ -1020,313 +1020,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
+                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.167⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008432v1</w:t>
+                <w:t xml:space="preserve">hal-03099340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Laser-Induced Fluorescence and Ex Situ Cavity Ring-Down Spectroscopy Applied to NO Measurement in Flames: Microprobe Perturbation and Absolute Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (9), pp.7107-7120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
+                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224, pp.248-259. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.1753-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099340v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The story of NCN as a key species in prompt-NO formation</w:t>
               </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy and precision of multi-line NO-LIF thermometry in a wide range of pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,90 +2078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,458 +3161,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Experimental and Numerical Study of the Role of NCN in the Prompt-NO Formation in Low Pressure CH4/O2/N2 and C2H2/O2/N2 Flames”</w:t>
+                <w:t xml:space="preserve">Reinvestigation of the spectroscopy of the transition of the A-X NCN radical at high temperature: Application to quantitative NCN measurement in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin M. Western</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Combustion and Flame, 160 (3), pp.745-746. </w:t>
+              <w:t xml:space="preserve">, 2013, 160 (4), pp.755 - 765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507342v1</w:t>
+                <w:t xml:space="preserve">hal-01436734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the spectroscopy of the transition of the A-X NCN radical at high temperature: Application to quantitative NCN measurement in flames</w:t>
+                <w:t xml:space="preserve">HCN quantitative measurement in a laminar low pressure flame at 1036nm using pulsed CRDS technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mercier</w:t>
+                <w:t xml:space="preserve">H. El Merhubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.12.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.3557-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436734v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCN quantitative measurement in a laminar low pressure flame at 1036nm using pulsed CRDS technique</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Experimental and Numerical Study of the Role of NCN in the Prompt-NO Formation in Low Pressure CH4/O2/N2 and C2H2/O2/N2 Flames”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Mercier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pauwels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.067⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Combustion and Flame, 160 (3), pp.745-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02315794v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence technique to identify soot nucleation and very small particles in low-pressure methane flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCO Quantitative Measurement in Premixed Low Pressure Flames by Combining LIF and CRDS Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (10), pp.1929-1941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3956,77 +3956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCN quantitative measurement in a laminar low pressure flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Western</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El-Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,51 +5124,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH measurements in low-pressure premixed NH$_3$/O$_2$/N$_2$ flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,122 +5308,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004866v1</w:t>
+                <w:t xml:space="preserve">hal-05248540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ethanol and Iso-butanol Addition on the Combustion Chemistry of Toluene Reference Fuel</w:t>
               </w:r>
@@ -5528,674 +5558,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248540v1</w:t>
+                <w:t xml:space="preserve">hal-05248606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248606v1</w:t>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+                <w:t xml:space="preserve">hal-05004866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Guignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478308v1</w:t>
+                <w:t xml:space="preserve">hal-04526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Baba</w:t>
+                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526415v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements in confined ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,51 +6259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and NO measurements in ammonia flames at low-pressure using LIF and absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7431,506 +7431,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360467v1</w:t>
+                <w:t xml:space="preserve">hal-04481991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482001v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
+                <w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481991v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin (IR), Ireland. pp.1313-1320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477244v1</w:t>
+                <w:t xml:space="preserve">hal-04360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH measurements by using laser based diagnostics in low pressure flames</w:t>
               </w:r>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Canneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,51 +8149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCN: a challenging species to be measured for the understanding of prompt-NO formation in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH Measurements in Laminar Premixed Low-Pressure NH3 /O2 /N2 Flames using Calibrated LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,359 +8581,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of soot precursors in toluene reference fuel flame with and without iso-butanol addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TRF-isoButanol Kinetic Mechanism for the Prediction of Pollutant with Validation against Novel Rich Atmospheric Flame Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium of the Combustion Institute "Emphasizing Energy Transition"</w:t>
+              <w:t xml:space="preserve">40th International Symposium - Emphasizing Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248689v1</w:t>
+                <w:t xml:space="preserve">hal-05250875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRF-isoButanol Kinetic Mechanism for the Prediction of Pollutant with Validation against Novel Rich Atmospheric Flame Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of soot precursors in toluene reference fuel flame with and without iso-butanol addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium - Emphasizing Energy Transition</w:t>
+              <w:t xml:space="preserve">40th International Symposium of the Combustion Institute "Emphasizing Energy Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250875v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Guignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9096,51 +9096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated OH and NO mole fraction profiles in low-pressure ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9502,51 +9502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurements of NCN and NCO species involved in prompt-NO formation by using LIF and CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9780,51 +9780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9947DF13"/>
+    <w:nsid w:val="DCFB485B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10011,51 +10011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>