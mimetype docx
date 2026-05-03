--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -440,365 +440,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+                <w:t xml:space="preserve">hal-04667221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Baba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520461v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667221v1</w:t>
+                <w:t xml:space="preserve">hal-04520461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LIF thermometry technique using Krypton as a tracer: Impact of laser lineshape and collisional bandwidth</w:t>
               </w:r>
@@ -1020,430 +1020,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
+                <w:t xml:space="preserve">The story of NCN as a key species in prompt-NO formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kae Ken Foo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Matthias Olzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.100940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099340v1</w:t>
+                <w:t xml:space="preserve">hal-03324331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Laser-Induced Fluorescence and Ex Situ Cavity Ring-Down Spectroscopy Applied to NO Measurement in Flames: Microprobe Perturbation and Absolute Quantification</w:t>
+                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111550v1</w:t>
+                <w:t xml:space="preserve">hal-03099340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
+                <w:t xml:space="preserve">In Situ Laser-Induced Fluorescence and Ex Situ Cavity Ring-Down Spectroscopy Applied to NO Measurement in Flames: Microprobe Perturbation and Absolute Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.167⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.7107-7120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008432v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The story of NCN as a key species in prompt-NO formation</w:t>
+                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87, pp.100940. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.1753-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324331v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Flame Chemistry of C5 Tetrahydrofuranic Biofuels: Tetrahydrofurfuryl Alcohol and 2-Methyltetrahydrofuran</w:t>
               </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy and precision of multi-line NO-LIF thermometry in a wide range of pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,90 +2078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Fassheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (24), pp.15876-15886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5118,342 +5118,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH measurements in low-pressure premixed NH$_3$/O$_2$/N$_2$ flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Baba</w:t>
+                <w:t xml:space="preserve">Specifity of NO formation routes in H2 combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asia-Pacific Conference on Combustion (ASPACC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journée thématique Combustion H2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French section Combustion Institute, CEA, Nov 2025, Saclay (CEA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164872v1</w:t>
+                <w:t xml:space="preserve">hal-05500928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifity of NO formation routes in H2 combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NH measurements in low-pressure premixed NH$_3$/O$_2$/N$_2$ flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Combustion H2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French section Combustion Institute, CEA, Nov 2025, Saclay (CEA), France</w:t>
+              <w:t xml:space="preserve">15th Asia-Pacific Conference on Combustion (ASPACC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500928v1</w:t>
+                <w:t xml:space="preserve">hal-05164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248540v1</w:t>
+                <w:t xml:space="preserve">hal-05004866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ethanol and Iso-butanol Addition on the Combustion Chemistry of Toluene Reference Fuel</w:t>
               </w:r>
@@ -5558,644 +5528,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248606v1</w:t>
+                <w:t xml:space="preserve">hal-05248540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+                <w:t xml:space="preserve">hal-05248606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004866v1</w:t>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Baba</w:t>
+                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526415v1</w:t>
+                <w:t xml:space="preserve">hal-04478308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Guignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478308v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements in confined ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6240,191 +6240,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and NO measurements in ammonia flames at low-pressure using LIF and absorption</w:t>
+                <w:t xml:space="preserve">Specificity of NO formation routes in H2 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, univ Cardiff, Aug 2022, Cardiff (Wales), United Kingdom</w:t>
+              <w:t xml:space="preserve">IFRF TOTeM Hydrogen for industrial decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355352v1</w:t>
+                <w:t xml:space="preserve">hal-04355297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of NO formation routes in H2 combustion</w:t>
+                <w:t xml:space="preserve">OH and NO measurements in ammonia flames at low-pressure using LIF and absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF TOTeM Hydrogen for industrial decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, univ Cardiff, Aug 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355297v1</w:t>
+                <w:t xml:space="preserve">hal-04355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LIF thermometry technique using Krypton as a tracer: Impact of laser lineshape and collisional bandwidth</w:t>
               </w:r>
@@ -6512,359 +6512,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
+                <w:t xml:space="preserve">Formation des oxydes d'azote (NOx) en combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal El Merhubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marame Diamb Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaide - Australia, Australia. pp.1753-1760</w:t>
+              <w:t xml:space="preserve">journée de clôture CPER CLIMIBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPER CLIMIBIO, Nov 2021, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360489v1</w:t>
+                <w:t xml:space="preserve">hal-04355936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des oxydes d'azote (NOx) en combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling study of the high temperature combustion chemistry of tetrahydrofurfuryl alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kae-Ken Foo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marame Diamb Sylla</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de clôture CPER CLIMIBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPER CLIMIBIO, Nov 2021, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The combustion Institute, Jan 2021, Adelaide (en ligne), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355936v1</w:t>
+                <w:t xml:space="preserve">hal-03413982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the high temperature combustion chemistry of tetrahydrofurfuryl alcohol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The combustion Institute, Jan 2021, Adelaide (en ligne), Australia</w:t>
+              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaide - Australia, Australia. pp.1753-1760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413982v1</w:t>
+                <w:t xml:space="preserve">hal-04360489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique chimique de l'oxydation de NH3</w:t>
               </w:r>
@@ -7431,506 +7431,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin (IR), Ireland. pp.1313-1320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481991v1</w:t>
+                <w:t xml:space="preserve">hal-04360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giarracca</w:t>
+                <w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477244v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360467v1</w:t>
+                <w:t xml:space="preserve">hal-04477244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH measurements by using laser based diagnostics in low pressure flames</w:t>
               </w:r>
@@ -8397,51 +8397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH Measurements in Laminar Premixed Low-Pressure NH3 /O2 /N2 Flames using Calibrated LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,103 +8837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Guignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9096,51 +9096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated OH and NO mole fraction profiles in low-pressure ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Fassheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9325,51 +9325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th international Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin (IR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th international Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9780,51 +9780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCFB485B"/>
+    <w:nsid w:val="D63B889C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10011,51 +10011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>