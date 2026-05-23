--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -202,672 +202,672 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
+                <w:t xml:space="preserve">Understanding the chemical pathways of NO formation in low-pressure burner stabilized premixed lean-to-rich hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Kdouh</w:t>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903729v1</w:t>
+                <w:t xml:space="preserve">hal-05056522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the chemical pathways of NO formation in low-pressure burner stabilized premixed lean-to-rich hydrogen flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277, pp.114192. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.134405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056522v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Baba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667221v1</w:t>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements around 226 nm in confined ammonia flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">OH and NO profiles in premixed NH3/O2/N2 low-pressure flames measured by calibrated-LIF: Comparison with modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.113424. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520461v1</w:t>
+                <w:t xml:space="preserve">hal-04667221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LIF thermometry technique using Krypton as a tracer: Impact of laser lineshape and collisional bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Parajuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.1239-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -901,77 +901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Impact of Oxygenated Fuels on Pollutant Emissions in Flame Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1020,291 +1020,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The story of NCN as a key species in prompt-NO formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kae Ken Foo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100940⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324331v1</w:t>
+                <w:t xml:space="preserve">hal-03099340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurement of atomic hydrogen in low-pressure methane flames using two-photon LIF calibrated by krypton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The story of NCN as a key species in prompt-NO formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Olzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kae Ken Foo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224, pp.248-259. </w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.100940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099340v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Laser-Induced Fluorescence and Ex Situ Cavity Ring-Down Spectroscopy Applied to NO Measurement in Flames: Microprobe Perturbation and Absolute Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (9), pp.7107-7120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1338,64 +1338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.1753-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Flame Chemistry of C5 Tetrahydrofuranic Biofuels: Tetrahydrofurfuryl Alcohol and 2-Methyltetrahydrofuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae-Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Energy &amp; Fuels, 35 (22), pp.18699-18715. </w:t>
@@ -1563,103 +1563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the high-temperature combustion chemistry of tetrahydrofurfuryl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae-Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Proceedings of the Combustion Institute, 38, pp.631-640. </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.116331. </w:t>
@@ -1831,103 +1831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy and precision of multi-line NO-LIF thermometry in a wide range of pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 255, pp.107257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,77 +1961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Proceedings of the Combustion Institute, 37 (2), pp.1313-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2078,90 +2078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of methyl butanoate oxidation on NO formation in laminar low pressure flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marame Diamb Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207, pp.801 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tornabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Annals of nuclear energy, 101, pp.69-82. </w:t>
@@ -2433,77 +2433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modelling of nitrogen species in CH 4 /O 2 /N 2 flames doped with NO, NH 3 , or NH 3 +NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Marschallek-Watroba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of NO formation in low pressure premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal El Merhubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163, pp.557 - 575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2703,303 +2703,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la CRDS pulsée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Measurements and modelling of HCN and CN species profiles in laminar CH 4 /O 2 /N 2 low pressure flames using LIF/CRDS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal El Merhubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20157841⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.745-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070431v1</w:t>
+                <w:t xml:space="preserve">hal-03008460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modelling of HCN and CN species profiles in laminar CH 4 /O 2 /N 2 low pressure flames using LIF/CRDS techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comprendre la CRDS pulsée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20157841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.126⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03008460v1</w:t>
+                <w:t xml:space="preserve">hal-03070431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rate constant of the reaction NCN + H 2 and its role in NCN and NO modeling in low pressure CH 4 /O 2 /N 2 -flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Fassheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (24), pp.15876-15886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,64 +3072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Therssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (3), pp.449-469. </w:t>
@@ -3167,90 +3167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigation of the spectroscopy of the transition of the A-X NCN radical at high temperature: Application to quantitative NCN measurement in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin M. Western</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (4), pp.755 - 765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCN quantitative measurement in a laminar low pressure flame at 1036nm using pulsed CRDS technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Merhubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (2), pp.3557-3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,64 +3438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Experimental and Numerical Study of the Role of NCN in the Prompt-NO Formation in Low Pressure CH4/O2/N2 and C2H2/O2/N2 Flames”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,64 +3594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3697,90 +3697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCO Quantitative Measurement in Premixed Low Pressure Flames by Combining LIF and CRDS Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (21), pp.5346-5353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3814,64 +3814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the role of NCN in prompt-NO formation in low-pressure CH4–O2–N2 and C2H2–O2–N2 flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,51 +3943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCN quantitative measurement in a laminar low pressure flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Western</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (1), pp.937-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4085,51 +4085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt-NO formation in methane/oxygen/nitrogen flames seeded with oxygenated volatile organic compounds: Methyl ethyl ketone or ethyl acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El-Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,51 +4137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (1-2), pp.186-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4240,90 +4240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode laser atomic fluorescence temperature measurements in low-pressure flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (4), pp.907-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the double cellular structure of the detonation in gaseous nitromethane and its mixtures with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural gas ignition delay times behind reflected shock waves: Application to modelling and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame velocity determination for H2–air–He–CO2 mixtures using the spherical bomb method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Djebaı̈li-Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame velocity determination for H 2 -air-steam mixtures using the spherical bomb method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low hydrocarbon mixtures ignition delay times investigation behind reflected shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,51 +4950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la double structure observée dans l'onde de détonation du nitrométhane gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,77 +5124,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifity of NO formation routes in H2 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Combustion H2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French section Combustion Institute, CEA, Nov 2025, Saclay (CEA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,77 +5219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH measurements in low-pressure premixed NH$_3$/O$_2$/N$_2$ flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Asia-Pacific Conference on Combustion (ASPACC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5308,204 +5308,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004866v1</w:t>
+                <w:t xml:space="preserve">hal-05248540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ethanol and Iso-butanol Addition on the Combustion Chemistry of Toluene Reference Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Kdouh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-carbon combustion 3rd edition meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
@@ -5528,700 +5558,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Influence of Alcohols (Ethanol and Iso-butanol) on TRF Flame Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Journées d'études of the Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgian Section of the Combustion Institute, Apr 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248540v1</w:t>
+                <w:t xml:space="preserve">hal-05248606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Kdouh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248606v1</w:t>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of OH and NO radicals in premixed hydrogen flames across a wide range of equivalence ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirthankar Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French and English sections of the Combustion Institute, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+                <w:t xml:space="preserve">hal-05004866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Guignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Kdouh</w:t>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478308v1</w:t>
+                <w:t xml:space="preserve">hal-04526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Baba</w:t>
+                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526415v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the difficulty of interpreting NO-LIF measurements in confined ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6246,51 +6246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of NO formation routes in H2 combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRF TOTeM Hydrogen for industrial decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,77 +6315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and NO measurements in ammonia flames at low-pressure using LIF and absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, univ Cardiff, Aug 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,90 +6410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of LIF thermometry technique using Krypton as a tracer: Impact of laser lineshape and collisional bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Parajuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver (Canada), Canada. pp.1239-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6518,77 +6518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des oxydes d'azote (NOx) en combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal El Merhubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,103 +6643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the high temperature combustion chemistry of tetrahydrofurfuryl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae-Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The combustion Institute, Jan 2021, Adelaide (en ligne), Australia</w:t>
@@ -6768,64 +6768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct quantification of O-atom in low-pressure methane flames by using two-photon LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaide - Australia, Australia. pp.1753-1760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique chimique de l'oxydation de NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ammoniac : vecteur énergétique pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI CNRS - Cellule énergie du CNRS, Mar 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6919,103 +6919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of liquid biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kae-Ken Foo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique IRePSE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRePSE Lille, Nov 2020, Lille, France</w:t>
@@ -7044,90 +7044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO formation in low-pressure flames of oxygenated cyclic ether compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on Smart Energy Carriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smarcats Action CM1040, Jan 2019, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,273 +7146,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de formation de NOx lors de la combustion de biocarburants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In situ LIF and ex situ CRDS applied to NO measurement in flames: probe perturbation and absolute quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Giarracca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion dans les foyers industriels : objectif zero emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Meudon, France</w:t>
+              <w:t xml:space="preserve">9TH Proceedings of the European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009710v1</w:t>
+                <w:t xml:space="preserve">hal-03053510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ LIF and ex situ CRDS applied to NO measurement in flames: probe perturbation and absolute quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de formation de NOx lors de la combustion de biocarburants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marame Diamb Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH Proceedings of the European Combustion Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Combustion dans les foyers industriels : objectif zero emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053510v1</w:t>
+                <w:t xml:space="preserve">hal-03009710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure quantitative d'espèces traces par des méthodes combinées de spectroscopie laser (LIF et CRDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JT AFVL Diagnostics en écoulements réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,562 +7431,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360467v1</w:t>
+                <w:t xml:space="preserve">hal-04477244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantitative NH measurements by using laser-based diagnostics in low-pressure flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gasnot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin (IR), Ireland. pp.1313-1320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477244v1</w:t>
+                <w:t xml:space="preserve">hal-04360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH measurements by using laser based diagnostics in low pressure flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8011,51 +8011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of NCN Mechanism: Contribution to Prompt-NO Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Canneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,90 +8136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCN: a challenging species to be measured for the understanding of prompt-NO formation in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20emes Journées d’études de la section belge, Workshop on NOx-chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8244,90 +8244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'ajout de COV sur la formation de NO dans une flamme méthane/air stabilisée à basse pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8397,77 +8397,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative NH Measurements in Laminar Premixed Low-Pressure NH3 /O2 /N2 Flames using Calibrated LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,77 +8492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of NO formation in low-pressure burner stabilized premixed lean-to-rich hydrogen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirthankar Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,103 +8587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TRF-isoButanol Kinetic Mechanism for the Prediction of Pollutant with Validation against Novel Rich Atmospheric Flame Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium - Emphasizing Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
@@ -8712,90 +8712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of soot precursors in toluene reference fuel flame with and without iso-butanol addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8837,103 +8837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Guignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8958,77 +8958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Impact of Oxygenated Fuels on Pollutant Emissions in Flame Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,77 +9083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and simulated OH and NO mole fraction profiles in low-pressure ammonia flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9178,103 +9178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCN absorption cross section determination; Re-assessment of the zero-pressure radiative lifetime measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Fassheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon conference, Laser Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9312,64 +9312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the reactions NCN+OH and NON+CH3 for NOx formation: Shock tube measurements and flame modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th international Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin (IR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9407,64 +9407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Reactions NCN + OH and NCN + CH3 for NOx Formation: Shock Tube Measurements and Flame Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Friedrichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th international Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9489,77 +9489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurements of NCN and NCO species involved in prompt-NO formation by using LIF and CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conferences Research on "Laser Diagnostics in Combustion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Waterville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9616,51 +9616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDES EXPERIMENTALES ET NUMERIQUES APPLIQUEES A LA CINETIQUE CHIMIQUE EN COMBUSTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Lille 1 Sciences et Technologies, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9780,51 +9780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D63B889C"/>
+    <w:nsid w:val="1A47DAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10011,51 +10011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lamoureux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3105-9032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178071072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/16417294500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Mitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Parajuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04513820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Ken Foo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Olzmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Friedrichs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae-Ken Foo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02960929v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Molet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02401470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Diamb Sylla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Gr&#233;goire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delicat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornabene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marschallek-Watroba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pauwels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Sylla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.10.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal El Merhubi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1FNPZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2H6C98-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fassheber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01414J" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bejaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-015-6014-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Western" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJPWTN9X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Merhubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pauwels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36QPCW0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02507342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pauwels" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-013-5446-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F1H4H2W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201453k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bakali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z2DFWLJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDSNDJ80-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Bakali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4HLZV30-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaminski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3271-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0G83ZHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Sturtzer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbordes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-No&#235;l Presles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-004-0236-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53XD3L0G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-003-0188-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FRQSWN3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Djeba&#305;&#776;li-Chaumeix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E Paillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00243-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CNQLHWT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03070441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaslier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100108" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6D5DJ44-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Olivier Sturtzer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01387-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM82DJXR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03414774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04360467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03053544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164934v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053272v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hesse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>