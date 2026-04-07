--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -316,304 +316,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
+                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est. Lectures croisées à travers les projets, les mots et les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Esposito</w:t>
+                <w:t xml:space="preserve">Adèle Esposito andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldblum Charles</w:t>
+                <w:t xml:space="preserve">Charles Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.5-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Le champ patrimonial et sa fabrique urbaine en Asie du Sud-Est, 36, pp.5 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/moussons.6367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092341v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03466799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique urbaine et territoriale du champ patrimonial en Asie du Sud-Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.91 - 123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 36, pp.5-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/moussons.6622⟩</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03092341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du champ patrimonial à Bali à la croisée des représentations plurielles de l’île et de ses héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Le champ patrimonial et sa fabrique urbaine en Asie du Sud-Est, 36, pp.5 - 33. </w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.91 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/moussons.6367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/moussons.6622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466799v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O comme Orientation</w:t>
               </w:r>
@@ -950,73 +950,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographer Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Flood Resilience. Experiences in Asia and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455644v1</w:t>
+                <w:t xml:space="preserve">hal-01455134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between urban spatial organization and flood risk. Taipei case study (1895-1945)</w:t>
               </w:r>
@@ -1045,73 +1045,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flood Resilience. Experiences in Asia and Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">Association of American Geographer Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455134v1</w:t>
+                <w:t xml:space="preserve">hal-01455644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de l'école doctorale &amp;quot;Ville et Environnement</w:t>
               </w:r>
@@ -1252,142 +1252,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3ème Congrès du Réseau Asie-IMASIE (CNRS/MSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations urbaine et architecture</w:t>
+              <w:t xml:space="preserve">Les représentations de la ville et leur impact sur la fabrication urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529877v1</w:t>
+                <w:t xml:space="preserve">hal-00529880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3ème Congrès du Réseau Asie-IMASIE (CNRS/MSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations de la ville et leur impact sur la fabrication urbaine</w:t>
+              <w:t xml:space="preserve">Mutations urbaine et architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529880v1</w:t>
+                <w:t xml:space="preserve">hal-00529877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er Congrès du Réseau Asie</w:t>
               </w:r>
@@ -1436,316 +1436,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire « L'habiter dans sa poétique première » (EHESS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures de la ville : pratiques héritées et modèles recomposés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire « Réflexions pour la mise en place d'un observatoire urbain du patrimoine : Siem Reap – Angkor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions et objectifs d'un observatoire urbain du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Siem Reap, Cambodge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de voirie et recompositions urbaines à Vientiane et Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyronnie Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures de la ville : pratiques héritées et modèles recomposés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Projets de voirie et recompositions urbaines à Vientiane et Hanoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France. pp.104-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque &amp;quot;Gouverner les villes du Sud : défis pour la recherche et pour l'action&amp;quot; (ISTED/GEMDEV), Paris : UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vientiane et Hanoi : transformations architecturales, urbaines et sociales liées aux grands projets d'aménagement dans un contexte de transition urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529991v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00529853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4ème conférence de l' EUROSEAS</w:t>
               </w:r>
@@ -1863,165 +1863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colloque &amp;quot;Espaces publics et espaces marchands&amp;quot;, Bondy : IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes du commerce à Bangkok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation d'une rue marchande et son impact sur les tissus urbains : le cas de la rue Hasanudin, ancien axe fondateur de la capitale royale de Denpasar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation d'une rue marchande et son impact sur les tissus urbains : le cas de la rue Hasanudin, ancien axe fondateur de la capitale royale de Denpasar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00530002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1er congrès du Réseau Asie (CNRS/MSH), Paris : Centre des conférences internationales du ministère des affaires étrangères</w:t>
               </w:r>
@@ -2277,234 +2277,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colloque international &amp;quot;Patrimoine architectural, urbain et paysager de Vientiane, et politiques de planification urbaines&amp;quot;, Vientiane : ONEPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie de la ville de Vientiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Vientiane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;La représentation graphique, outils d'analyse et de projet&amp;quot;, Paris : ENSA Paris-Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartographie de Denpasar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Géographie et pratiques du développement&amp;quot;, Nanterre : Université de Paris X-Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités et enjeux du développement urbain en Indonésie, le cas de Bali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530030v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00530019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Géographie et pratiques du développement&amp;quot;, Nanterre : Université Paris X-Nanterre</w:t>
               </w:r>
@@ -3424,346 +3424,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation à l'interface entre enseignement et recherche dans le champ de l'architecture et de l'urbanisme, et les études aréales</w:t>
+                <w:t xml:space="preserve">Charles Goldblum, une réflexion sur la fabrique urbaine du champ patrimonial en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRASEC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l'Asie du Sud-est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35596-077-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains d'étude: typologie des sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Snoeck, pp.13-23, 2024, 9789461617835</w:t>
+              <w:t xml:space="preserve">, pp.258-379, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04865659v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains d'étude: typologie des sites</w:t>
+                <w:t xml:space="preserve">Faire du terrain en architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pommier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément-Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.258-379, 2024, 9789461617835</w:t>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.106-123, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865852v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Faire du terrain en architecte</w:t>
+                <w:t xml:space="preserve">hal-04865794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une formation à l'interface entre enseignement et recherche dans le champ de l'architecture et de l'urbanisme, et les études aréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Clément-Charpentier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Snoeck, pp.106-123, 2024, 9789461617835</w:t>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.13-23, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865794v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relevés de l'habitat et des modes d'habiter, révélateurs de spécificités culturelles</w:t>
               </w:r>
@@ -4002,487 +4002,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denpasar, constitution d'une région urbaine internationalisée par le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Franck Manuelle, Goldblum Charles, Taillard Christian (Eds.), Territoires de l'urbain en Asie du Sud-Est, Métropolisations en mode mineur, CNRS Editions Alpha, Paris, pp. 223-252 https://books.openedition.org/editionscnrs/22953?lang=en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denpasar : constitution d'une région urbaine internationalisée par le tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l'urbain en Asie du Sud-Est : métropolisations en mode mineur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 223-252, 2012, 978-2-271-07671-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01179061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, ville et imaginaire urbain. Représentation des espaces urbains en mutation et imaginaire métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations des horizons urbains : savoirs, imaginaires, usages et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'oeil d'or, p. 287-292, 2012, 978-2-913661-43-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Denpasar, constitution d'une région urbaine internationalisée par le tourisme</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification urbaine de Vientiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuelle Franck</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldblum Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Franck Manuelle, Goldblum Charles, Taillard Christian (Eds.), Territoires de l'urbain en Asie du Sud-Est, Métropolisations en mode mineur, CNRS Editions Alpha, Paris, pp. 223-252 https://books.openedition.org/editionscnrs/22953?lang=en</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Vientiane. Développement urbain et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches, pp.27, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de la ville : Les représentations cartographiques et leur impact sur la fabrication urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'Asie et du pacifique : recherches et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes, pp.125-128, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La planification urbaine de Vientiane</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentier de la « forêt de lataniers » à la rue commerçante, histoire d'une mutation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goldblum Charles</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vientiane. Développement urbain et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Recherches, pp.27, 2010</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Recherches, pp.15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5111,178 +5111,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phnom Penh, le renouveau d'une capitale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+                <w:t xml:space="preserve">Hô Chi Minh-ville, capitale économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asies Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.232-235, 2002</w:t>
+              <w:t xml:space="preserve">, Belin, pp.247-249, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529867v1</w:t>
+                <w:t xml:space="preserve">hal-00529864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hô Chi Minh-ville, capitale économique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cerise Emmanuel</w:t>
+                <w:t xml:space="preserve">Phnom Penh, le renouveau d'une capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asies Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.247-249, 2002</w:t>
+              <w:t xml:space="preserve">, Belin, pp.232-235, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529864v1</w:t>
+                <w:t xml:space="preserve">hal-00529867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des plans de villes d'Asie du Sud-Est</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4879C8E"/>
+    <w:nsid w:val="7A276D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lancret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0592-2293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035521058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Franck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Ririk Winandari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punto Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito&#160;andujar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyronnie Karine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05307798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g7m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment-Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6674-territoires-de-lurbain-en-asie-du-sud-est-sous-la-direction-de-manuelle-franck-charles-goldblum-et-christian-taillard.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02568643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sophie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Emmanuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayolle Lussac Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charras Muriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01343571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Maximy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounleuam Sisoulath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-No&#235;l Douady" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Laurencin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lancret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0592-2293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035521058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Franck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Ririk Winandari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punto Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito&#160;andujar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6367" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyronnie Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05307798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g7m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment-Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02568643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6674-territoires-de-lurbain-en-asie-du-sud-est-sous-la-direction-de-manuelle-franck-charles-goldblum-et-christian-taillard.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sophie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Emmanuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayolle Lussac Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charras Muriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01343571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Maximy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounleuam Sisoulath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-No&#235;l Douady" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Laurencin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>