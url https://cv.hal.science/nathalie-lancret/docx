--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -3424,116 +3424,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une formation à l'interface entre enseignement et recherche dans le champ de l'architecture et de l'urbanisme, et les études aréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.13-23, 2024, 9789461617835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Goldblum, une réflexion sur la fabrique urbaine du champ patrimonial en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRASEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l'Asie du Sud-est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-35596-077-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains d'étude: typologie des sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3549,221 +3631,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.258-379, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du terrain en architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément-Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Snoeck, pp.106-123, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865794v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04865751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relevés de l'habitat et des modes d'habiter, révélateurs de spécificités culturelles</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A276D2F"/>
+    <w:nsid w:val="29500FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lancret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0592-2293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035521058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Franck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Ririk Winandari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punto Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito&#160;andujar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6367" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyronnie Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05307798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g7m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment-Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02568643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6674-territoires-de-lurbain-en-asie-du-sud-est-sous-la-direction-de-manuelle-franck-charles-goldblum-et-christian-taillard.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sophie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Emmanuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayolle Lussac Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charras Muriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01343571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Maximy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounleuam Sisoulath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-No&#235;l Douady" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Laurencin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lancret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0592-2293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035521058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Franck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immaculata Ririk Winandari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punto Wijayanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito&#160;andujar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goldblum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6367" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Esposito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldblum Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.6622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyronnie Karine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05307798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g7m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment-Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121x7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02568643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/6674-territoires-de-lurbain-en-asie-du-sud-est-sous-la-direction-de-manuelle-franck-charles-goldblum-et-christian-taillard.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sophie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Emmanuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayolle Lussac Bruno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charras Muriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01343571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Maximy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounleuam Sisoulath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment-No&#235;l Douady" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Laurencin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>