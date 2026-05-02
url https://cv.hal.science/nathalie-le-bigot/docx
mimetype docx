--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -365,51 +365,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t>
+              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Sep 2025, Berlin, Germany. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3717511.3749292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">