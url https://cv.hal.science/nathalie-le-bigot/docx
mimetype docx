--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -66,2729 +66,2846 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de Scénario Pédagogique en Environnement Virtuel : Rôle et Enjeux des Techniques d'Incarnation</w:t>
+                <w:t xml:space="preserve">Investigating Self-Body Perception and its Effect on Affordance in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Crépin Gamboa</w:t>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lebigot</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Léculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
+                <w:t xml:space="preserve">Malena Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3807944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301207v1</w:t>
+                <w:t xml:space="preserve">hal-05615226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embodiment technique on the assessment of visuospatial memory in virtual and augmented reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Augmented reality on industrial assembly line: Impact on effectiveness and mental workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis De Bougrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05299786v1</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.103793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Environment for Narrative Cue Evaluation in Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The visual impact of augmented reality during an assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Paton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05312336v1</w:t>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.101987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2021.101987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exogenous and endogenous shifts of attention in perihand space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04716747v1</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (4), pp.677 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-015-0680-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation within simulation for agent decision-making: Theoretical foundations from cognitive science to operational computer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Polceanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04005943v2</w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'identification des phases d'apprentissage procédural en environnement virtuel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visuospatial Processing in Memory for Word Location in Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04227920v1</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche comportementale de distinction des phases d'apprentissage procédural : le cas d'une procédure d'assemblage en environnement virtuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of Handedness on Visual Sensitivity in Perihand Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ganier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04227978v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Context and Distance Switching on Visual Performances in Augmented Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of visuospatial and temporal information in memory for word location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Drouot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRW 2021 : IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03208560v1</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.522-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2011.532119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVAM: a virtual reality application for inducing body size perception modifications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le souvenir de la localisation des mots d’un texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyberworlds</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01896471v1</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (02), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503310002071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Garapon</w:t>
+                <w:t xml:space="preserve">La dimension visuo-spatiale de la production de textes : approches de psychologie cognitive et de critique génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01798662v1</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.177.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory for words location in writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-008-0135-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Narrative Engagement Through Virtual Crowd Modulation in VR Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Paton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ravenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA '25: ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. ACM, IVA '25: Proceedings of the 25th ACM International Conference on Intelligent Virtual Agents, pp.1 - 5, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3717511.3749307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of embodiment technique on the assessment of visuospatial memory in virtual and augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crépin Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Experimental Environment for Narrative Cue Evaluation in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2025, Berlin, Germany. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3717511.3749292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle de Scénario Pédagogique en Environnement Virtuel : Rôle et Enjeux des Techniques d'Incarnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crépin Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir la Tension Narrative dans un Récit Interactif en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ravenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAI, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pérez Allub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'identification des phases d'apprentissage procédural en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche comportementale de distinction des phases d'apprentissage procédural : le cas d'une procédure d'assemblage en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.242-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Context and Distance Switching on Visual Performances in Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRW 2021 : IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbonne (virtual), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REVAM: a virtual reality application for inducing body size perception modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Cyberworlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Singapour, Singapore. pp.229-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Cognitive Load in Virtual Reality: A Comparative Analysis of Objective and Subjective Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489219v2</w:t>
-              </w:r>
-[...1270 lines deleted...]
-                <w:t xml:space="preserve">hal-00331453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2935,51 +3052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cr&#233;pin Gamboa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnemains" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00120" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489219v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis De Bougrenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bolloc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2021.101987" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grosjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0680-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Polceanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XPJ0JG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.532119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310002071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0135-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMQWT5F2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile L&#233;culier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3807944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis De Bougrenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bolloc'H" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2021.101987" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0680-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Polceanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2XPJ0JG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2011.532119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310002071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-008-0135-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMQWT5F2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Paton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cr&#233;pin Gamboa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnemains" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3749292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebigot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489219v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>