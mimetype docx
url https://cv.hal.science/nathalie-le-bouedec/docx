--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -584,174 +584,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la démocratie contre ses ennemis: légitimation et contestation des mesures pénales pour la protection de l’État sous la République de Weimar et dans la jeune République fédérale.</w:t>
+                <w:t xml:space="preserve">Die westdeutschen Juristen und der Nürnberger Juristenprozess: Analyse einer (Nicht-?)Rezeption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The Nuremberg Trials. New Perspectives on the Profession, 26 (4), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26014/j.comp.2016.04.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01310061v1</w:t>
+                <w:t xml:space="preserve">hal-01427934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die westdeutschen Juristen und der Nürnberger Juristenprozess: Analyse einer (Nicht-?)Rezeption</w:t>
+                <w:t xml:space="preserve">Défendre la démocratie contre ses ennemis: légitimation et contestation des mesures pénales pour la protection de l’État sous la République de Weimar et dans la jeune République fédérale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Droit pénal et politique de l'ennemi, 5, pp.59-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26014/j.comp.2016.04.07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427934v1</w:t>
+                <w:t xml:space="preserve">halshs-01310061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge, la politique et la démocratie: analyse comparative du discours des élites juridiques sous Weimar et dans l'après-guerre</w:t>
               </w:r>
@@ -1186,165 +1186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Arbeit behördlicher Pressestellen als Quelle für eine Kulturgeschichte der Öffentlichkeitsarbeit: Erkenntnisse am Beispiel westdeutscher Justizpressestellen zwischen 1945 und 1963</w:t>
+                <w:t xml:space="preserve">« Le premier homme politique assassiné par l’extrême-droite depuis Walter Rathenau » : usages et fonctions des références à l’histoire allemande dans les discours autour de l’assassinat de Walter Lübcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erkenntnisperspektiven und Methoden der Kommunikations- und Mediengeschichte – Anwendungsfelder, Herausforderungen, Innovationen, Praxis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Zeitungsforschung Dortmund / Fachgruppe Kommunikationsgeschichte der DGPuK, Apr 2022, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Passés recomposés: la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Alexandre-Collier; Pierre-Paul Grégorio; Nathalie Le Bouëdec; Marine Paquereau; équipe Individu &amp; nation (Centre Interlangues - TIL), Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973149v1</w:t>
+                <w:t xml:space="preserve">hal-03973157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le premier homme politique assassiné par l’extrême-droite depuis Walter Rathenau » : usages et fonctions des références à l’histoire allemande dans les discours autour de l’assassinat de Walter Lübcke</w:t>
+                <w:t xml:space="preserve">Die Arbeit behördlicher Pressestellen als Quelle für eine Kulturgeschichte der Öffentlichkeitsarbeit: Erkenntnisse am Beispiel westdeutscher Justizpressestellen zwischen 1945 und 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés recomposés: la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Alexandre-Collier; Pierre-Paul Grégorio; Nathalie Le Bouëdec; Marine Paquereau; équipe Individu &amp; nation (Centre Interlangues - TIL), Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Erkenntnisperspektiven und Methoden der Kommunikations- und Mediengeschichte – Anwendungsfelder, Herausforderungen, Innovationen, Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Zeitungsforschung Dortmund / Fachgruppe Kommunikationsgeschichte der DGPuK, Apr 2022, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973157v1</w:t>
+                <w:t xml:space="preserve">hal-03973149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2118,186 +2118,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République face à la violence politique : l’exemple des mesures pour la protection de la République de 1922</w:t>
+                <w:t xml:space="preserve">Héritage(s) de Weimar. Eclairages historiques sur l'interdiction des partis politiques dans le droit constitutionnel allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Dupeyrix; Gérard Raulet. </w:t>
+              <w:t xml:space="preserve">Jacky Hummel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne 1917-1923 : Le difficile passage de l’Empire à la République</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-110, 2018</w:t>
+              <w:t xml:space="preserve">Les partis politiques et l'ordre constitutionnel. Histoire(s) et théorie(s) comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.183-205, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859260v1</w:t>
+                <w:t xml:space="preserve">hal-01958341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage(s) de Weimar. Eclairages historiques sur l'interdiction des partis politiques dans le droit constitutionnel allemand</w:t>
+                <w:t xml:space="preserve">La République face à la violence politique : l’exemple des mesures pour la protection de la République de 1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacky Hummel. </w:t>
+              <w:t xml:space="preserve">Alexandre Dupeyrix; Gérard Raulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les partis politiques et l'ordre constitutionnel. Histoire(s) et théorie(s) comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.183-205, 2018</w:t>
+              <w:t xml:space="preserve">Allemagne 1917-1923 : Le difficile passage de l’Empire à la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la maison des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958341v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das “Miteinanderreden” in der Demokratie lernen: Vermittlungsversuche zwischen Justiz und Presse in der frühen Nachkriegszeit</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="363AA9B7"/>
+    <w:nsid w:val="4E5D9472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3625,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>