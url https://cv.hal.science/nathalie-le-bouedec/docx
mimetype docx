--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -584,174 +584,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die westdeutschen Juristen und der Nürnberger Juristenprozess: Analyse einer (Nicht-?)Rezeption</w:t>
+                <w:t xml:space="preserve">Défendre la démocratie contre ses ennemis: légitimation et contestation des mesures pénales pour la protection de l’État sous la République de Weimar et dans la jeune République fédérale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Droit pénal et politique de l'ennemi, 5, pp.59-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427934v1</w:t>
+                <w:t xml:space="preserve">halshs-01310061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la démocratie contre ses ennemis: légitimation et contestation des mesures pénales pour la protection de l’État sous la République de Weimar et dans la jeune République fédérale.</w:t>
+                <w:t xml:space="preserve">Die westdeutschen Juristen und der Nürnberger Juristenprozess: Analyse einer (Nicht-?)Rezeption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The Nuremberg Trials. New Perspectives on the Profession, 26 (4), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26014/j.comp.2016.04.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310061v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge, la politique et la démocratie: analyse comparative du discours des élites juridiques sous Weimar et dans l'après-guerre</w:t>
               </w:r>
@@ -1186,165 +1186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le premier homme politique assassiné par l’extrême-droite depuis Walter Rathenau » : usages et fonctions des références à l’histoire allemande dans les discours autour de l’assassinat de Walter Lübcke</w:t>
+                <w:t xml:space="preserve">Die Arbeit behördlicher Pressestellen als Quelle für eine Kulturgeschichte der Öffentlichkeitsarbeit: Erkenntnisse am Beispiel westdeutscher Justizpressestellen zwischen 1945 und 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés recomposés: la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Alexandre-Collier; Pierre-Paul Grégorio; Nathalie Le Bouëdec; Marine Paquereau; équipe Individu &amp; nation (Centre Interlangues - TIL), Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Erkenntnisperspektiven und Methoden der Kommunikations- und Mediengeschichte – Anwendungsfelder, Herausforderungen, Innovationen, Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Zeitungsforschung Dortmund / Fachgruppe Kommunikationsgeschichte der DGPuK, Apr 2022, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973157v1</w:t>
+                <w:t xml:space="preserve">hal-03973149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Arbeit behördlicher Pressestellen als Quelle für eine Kulturgeschichte der Öffentlichkeitsarbeit: Erkenntnisse am Beispiel westdeutscher Justizpressestellen zwischen 1945 und 1963</w:t>
+                <w:t xml:space="preserve">« Le premier homme politique assassiné par l’extrême-droite depuis Walter Rathenau » : usages et fonctions des références à l’histoire allemande dans les discours autour de l’assassinat de Walter Lübcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erkenntnisperspektiven und Methoden der Kommunikations- und Mediengeschichte – Anwendungsfelder, Herausforderungen, Innovationen, Praxis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Zeitungsforschung Dortmund / Fachgruppe Kommunikationsgeschichte der DGPuK, Apr 2022, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">Passés recomposés: la mobilisation de références historiques dans les discours contemporains sur la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Alexandre-Collier; Pierre-Paul Grégorio; Nathalie Le Bouëdec; Marine Paquereau; équipe Individu &amp; nation (Centre Interlangues - TIL), Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973149v1</w:t>
+                <w:t xml:space="preserve">hal-03973157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2118,186 +2118,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage(s) de Weimar. Eclairages historiques sur l'interdiction des partis politiques dans le droit constitutionnel allemand</w:t>
+                <w:t xml:space="preserve">La République face à la violence politique : l’exemple des mesures pour la protection de la République de 1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacky Hummel. </w:t>
+              <w:t xml:space="preserve">Alexandre Dupeyrix; Gérard Raulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les partis politiques et l'ordre constitutionnel. Histoire(s) et théorie(s) comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.183-205, 2018</w:t>
+              <w:t xml:space="preserve">Allemagne 1917-1923 : Le difficile passage de l’Empire à la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la maison des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958341v1</w:t>
+                <w:t xml:space="preserve">hal-01859260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La République face à la violence politique : l’exemple des mesures pour la protection de la République de 1922</w:t>
+                <w:t xml:space="preserve">Héritage(s) de Weimar. Eclairages historiques sur l'interdiction des partis politiques dans le droit constitutionnel allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Dupeyrix; Gérard Raulet. </w:t>
+              <w:t xml:space="preserve">Jacky Hummel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne 1917-1923 : Le difficile passage de l’Empire à la République</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les partis politiques et l'ordre constitutionnel. Histoire(s) et théorie(s) comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.183-205, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la maison des sciences de l'homme</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01859260v1</w:t>
+                <w:t xml:space="preserve">hal-01958341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das “Miteinanderreden” in der Demokratie lernen: Vermittlungsversuche zwischen Justiz und Presse in der frühen Nachkriegszeit</w:t>
               </w:r>
@@ -2945,200 +2945,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des criminels nazis peu connus du grand public sous le feu des projecteurs</w:t>
+                <w:t xml:space="preserve">Des criminels nazis peu connus du grand public sous le feu des projecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bouëdec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 22, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.12554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697813v1</w:t>
+                <w:t xml:space="preserve">halshs-04601305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des criminels nazis peu connus du grand public sous le feu des projecteurs</w:t>
+                <w:t xml:space="preserve">Des criminels nazis peu connus du grand public sous le feu des projecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bénédicte Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Bouëdec</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 22, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/criminocorpus.12554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04601305v1</w:t>
+                <w:t xml:space="preserve">hal-04697813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions démocratiques et transformation des élites en Allemagne au XXe siècle</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E5D9472"/>
+    <w:nsid w:val="74507670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3625,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>