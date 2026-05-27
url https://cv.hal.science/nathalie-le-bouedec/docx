--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2277,238 +2277,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das “Miteinanderreden” in der Demokratie lernen: Vermittlungsversuche zwischen Justiz und Presse in der frühen Nachkriegszeit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Orbis Tertius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-224, 2017, Amsterdam German Studies</w:t>
+              <w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours). Discours, mémoire et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859259v1</w:t>
+                <w:t xml:space="preserve">halshs-01667156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Das “Miteinanderreden” in der Demokratie lernen: Vermittlungsversuche zwischen Justiz und Presse in der frühen Nachkriegszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouedec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Éditions Orbis Tertius. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours). Discours, mémoire et identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-16, 2017</w:t>
+              <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-224, 2017, Amsterdam German Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01667156v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des idées devenues inactuelles ? Le rapport ambivalent au libéralisme dans le discours des juristes sociaux-démocrates weimariens.</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74507670"/>
+    <w:nsid w:val="7722374D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3625,51 +3625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-bouedec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5172-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121934195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dw8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0023-4834-2023-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2016.04.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.208.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_de_l_etat_educateur_pour_une_approche_pluridisciplinaire-9782296062351-26788.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111153780/html?srsltid=AfmBOoo9l1PqycxrNm23d5R1J96Kpsl5s3TVbme9lRmxYFUbtCEmww-a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111153780-002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/L-Allemagne-et-au-dela/9783515136198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37577-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100061910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.synchron-publishers.com/pdf/vermittlung.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=81807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01332992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12554" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>