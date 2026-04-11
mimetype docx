--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -385,217 +385,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of TE1PA derivatives via CuAAC for cancer imaging and therapy</w:t>
+                <w:t xml:space="preserve">Vers de nouveaux radiopharmaceutiques au cuivre pour l’imagerie TEP et la thérapie des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Arëches-Beaufort, France</w:t>
+              <w:t xml:space="preserve">Journée IBSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547205v1</w:t>
+                <w:t xml:space="preserve">hal-04547221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux radiopharmaceutiques au cuivre pour l’imagerie TEP et la thérapie des cancers</w:t>
+                <w:t xml:space="preserve">Functionalization of TE1PA derivatives via CuAAC for cancer imaging and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IBSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">SECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Arëches-Beaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547221v1</w:t>
+                <w:t xml:space="preserve">hal-04547205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclam as Relevant Platform to Design 99mTc, 64Cu, or 109Pd Radiopharmaceuticals in Nuclear Medicine</w:t>
               </w:r>
@@ -1389,278 +1389,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Palladium to Radiopharmaceutical Development Considering Enhanced Coordination Properties of TE1PA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium(II) coordination with polyazacycloalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís M P Lima</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luís M.P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200942⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 455, pp.214343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638161v1</w:t>
+                <w:t xml:space="preserve">hal-03583088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium(II) coordination with polyazacycloalkanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of Palladium to Radiopharmaceutical Development Considering Enhanced Coordination Properties of TE1PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís M.P. Lima</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathryn H S Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 455, pp.214343. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (41), pp.e202200942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583088v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclam-Based Chelators Bearing Phosphonated Pyridine Pendants for 64 Cu-PET Imaging: Synthesis, Physicochemical Studies, Radiolabeling, and Bioimaging</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ebenhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (5), pp.1885 - 1899. </w:t>
@@ -3244,319 +3244,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Binding of Glyphosate by a Ditopic Cyclic-Open-Chain Polyazaligand in Aqueous Solution</w:t>
+                <w:t xml:space="preserve">1,2,4-Triazine method of bipyridine ligand synthesis for the preparation of new luminescent Eu(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Handel</w:t>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery N. Kozhevnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry S. Kopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100972⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (3), pp.597 - 607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629511v1</w:t>
+                <w:t xml:space="preserve">hal-01629509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4-Triazine method of bipyridine ligand synthesis for the preparation of new luminescent Eu(III) complexes</w:t>
+                <w:t xml:space="preserve">Selective Binding of Glyphosate by a Ditopic Cyclic-Open-Chain Polyazaligand in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valery N. Kozhevnikov</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry S. Kopchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bernard</w:t>
+                <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (3), pp.597 - 607. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (34), pp.6965 - 6973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629509v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring New Molecular Architectures for Anion Recognition: Synthesis and ATP Binding Properties of New Cyclam-Based Ditopic Polyammonium Receptors.</w:t>
               </w:r>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3824,290 +3824,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a New Linear-Cyclic Ditopic Polyazaligand with a Xylenyl Linker</w:t>
+                <w:t xml:space="preserve">ATP and triphosphate anions complexation by bis-linear tetraamines: Strong interactions at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Honraedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (11), pp.1992 - 2000. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 362 (10), pp.3829 - 3834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397910802630203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629515v1</w:t>
+                <w:t xml:space="preserve">hal-01629518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP and triphosphate anions complexation by bis-linear tetraamines: Strong interactions at neutral pH</w:t>
+                <w:t xml:space="preserve">Synthesis of a New Linear-Cyclic Ditopic Polyazaligand with a Xylenyl Linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2009.05.003⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (11), pp.1992 - 2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397910802630203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01629518v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono-N-alkylation of triethylenetetraamine. A new versatile route to polylinear aza-ligands</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4248,90 +4248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a New Ditopic Ligand Possessing Linear and Cyclic Tetraaza Subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (10), pp.1589 - 1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 360 (9), pp.3026 - 3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4507,90 +4507,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclohexanedione Bisaminals as Intermediates for Cyclen, Homocyclen, and Cyclam Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (21), pp.3271 - 3282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (24), pp.5027 - 5030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5123,217 +5123,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of palladium to radiopharmaceutical development considering enhanced.</w:t>
+                <w:t xml:space="preserve">Neutral Copper(II) TE1PA-based chelate for 64Cu-PET imaging: when an additional carboxyl group makes the difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand Ouest</w:t>
+              <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547294v1</w:t>
+                <w:t xml:space="preserve">hal-04547281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Copper(II) TE1PA-based chelate for 64Cu-PET imaging: when an additional carboxyl group makes the difference</w:t>
+                <w:t xml:space="preserve">Relevance of palladium to radiopharmaceutical development considering enhanced.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand-Ouest</w:t>
+              <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547281v1</w:t>
+                <w:t xml:space="preserve">hal-04547294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5608,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>