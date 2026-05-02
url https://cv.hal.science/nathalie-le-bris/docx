--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -66,4970 +66,4970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trehalose-polyamine/DNA nanocomplexes: impact of vector architecture on cell and organ transfection selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ortega-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María L Santana-Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Tros de Ilarduya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäel Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (14), pp.3445-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tb02889e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly inert Cu(II) complexes of C-aryl bifunctional cyclam-picolinates with remarkable Cu-64-labelling and biodistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.888-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06602e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preclinical Evaluation of a 64Cu-Based Theranostic Approach in a Murine Model of Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15071817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palladium(II) coordination with polyazacycloalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 455, pp.214343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of Palladium to Radiopharmaceutical Development Considering Enhanced Coordination Properties of TE1PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn H S Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (41), pp.e202200942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclam-Based Chelators Bearing Phosphonated Pyridine Pendants for 64 Cu-PET Imaging: Synthesis, Physicochemical Studies, Radiolabeling, and Bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C Knighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2634-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vivo Albumin‐Binding of a C ‐Functionalized Cyclam Platform for 64 Cu‐PET/CT Imaging in Breast Cancer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ebenhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202000800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivities of cyclam derivatives with metal–amyloid-β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhye Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Min Suh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QI00791A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Orthogonal N -Protected C -Functional Side-Bridged Cyclams to Give Access to Unsymmetrical Constrained BCAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TE1PA as innovating chelator for 64Cu immuno-TEP imaging: a comparative in vivo study with DOTA/NOTA by conjugation on 9E7.4 mAb in a syngeneic multiple myeloma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02266369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of C-functionalized TE1PA and comparison with its analogues. An example of bioconjugation on 9E7.4 mAb for multiple myeloma 64 Cu-PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ob00499d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01804657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the copper( ii ) coordination properties of cyclam by subtle chemical modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selbi Nuryyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (34), pp.11479 - 11490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT00750G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catching anions with coloured assemblies: binding of pH indicators by a giant-size polyammonium macrocycle for anion naked-eye recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (35), pp.8309 - 8321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob01474g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full Control of the Regiospecific N -Functionalization of C -Functionalized Cyclam Bisaminal Derivatives and Application to the Synthesis of their TETA, TE2A, and CB-TE2A Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (5), pp.1885 - 1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4028566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new bis-tetraamine ligand with a chromophoric 4-(9-anthracenyl)-2,6-dimethylpyridinyl linker for glyphosate and ATP sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc J. Charbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt32325k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphosate and ATP binding by mononuclear Zn(ii) complexes with non-symmetric ditopic polyamine ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Valtancoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31110K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1,2,4-Triazine method of bipyridine ligand synthesis for the preparation of new luminescent Eu(III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery N. Kozhevnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry S. Kopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (3), pp.597 - 607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective Binding of Glyphosate by a Ditopic Cyclic-Open-Chain Polyazaligand in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (34), pp.6965 - 6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring New Molecular Architectures for Anion Recognition: Synthesis and ATP Binding Properties of New Cyclam-Based Ditopic Polyammonium Receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bazzicalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.1582 - 1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201100046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective mono-N-alkylation of triethylenetetraamine. A new versatile route to polylinear aza-ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATP and triphosphate anions complexation by bis-linear tetraamines: Strong interactions at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Honraedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 362 (10), pp.3829 - 3834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of a New Linear-Cyclic Ditopic Polyazaligand with a Xylenyl Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (11), pp.1992 - 2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397910802630203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective mono-N-alkylation of triethylenetetraamine. A new versatile route to polylinear aza-ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of a New Ditopic Ligand Possessing Linear and Cyclic Tetraaza Subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (10), pp.1589 - 1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397910801929481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A potentiometric and NMR investigation of triphosphate recognition by linear and bismacrocyclic octaamines possessing a 1,4-xylenyl linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 360 (9), pp.3026 - 3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclohexanedione Bisaminals as Intermediates for Cyclen, Homocyclen, and Cyclam Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Prokhorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (21), pp.3271 - 3282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397910600910633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PowerfulN-Monoalkylation of Linear Tetraamines via Bisaminal Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (24), pp.5027 - 5030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200400459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhodium Complexes of Bidentate and Potentially Hemilabile Phosphorus Ligands for Hydroformylation of Styrene at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Des Abbayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chin.200445272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphonolipids as non-viral vectors for gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Bolc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gable-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Yaouanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.923--934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0223-5234(99)80017-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un Agent Chélatant Avancé pour la Production de Radiopharmaceutiques en Médecine Nucléaire Personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IBSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A competitive chelating agent for the development of radiopharmaceuticals in personalized nuclear medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECOM-CONCOORD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New CuAAC-based method to reach bifunctional cyclam derivatives application in cancer imaging and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Western section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Logonna-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux radiopharmaceutiques au cuivre pour l’imagerie TEP et la thérapie des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IBSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of TE1PA derivatives via CuAAC for cancer imaging and therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Arëches-Beaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclam as Relevant Platform to Design 99mTc, 64Cu, or 109Pd Radiopharmaceuticals in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hojorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de radiopharmaceutiques à base de cyclam pour l'imagerie TEP au cuivre-64 et la thérapie des cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In vivo albumin-binding of a cyclam-based platform for imaging and therapy of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">GECOM Mini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547151v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 64Cu/109Pd theranostic pair for a TE1PA-based trifunctional chelating agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement de radiopharmaceutiques à base de cyclam pour l'imagerie TEP au cuivre-64 et la thérapie des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF western section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547167v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo albumin-binding of a cyclam-based platform for imaging and therapy of cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Novel 64Cu/109Pd theranostic pair for a TE1PA-based trifunctional chelating agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM Mini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">SCF western section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...4040 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01770726v1</w:t>
+                <w:t xml:space="preserve">hal-04547167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5047,64 +5047,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">64Cu/*Pd-GluCAB: an in vivo albumin-binding theranostic radiopharmaceutical for dual active and passive targeting of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5129,77 +5129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Copper(II) TE1PA-based chelate for 64Cu-PET imaging: when an additional carboxyl group makes the difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of palladium to radiopharmaceutical development considering enhanced.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,77 +5351,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICOLINATE CYCLAM PALLADIUM CHELATES AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 4 273 142 A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5608,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>