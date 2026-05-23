--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,4970 +66,4970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation d’un Agent Chélatant Avancé pour la Production de Radiopharmaceutiques en Médecine Nucléaire Personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée IBSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A competitive chelating agent for the development of radiopharmaceuticals in personalized nuclear medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GECOM-CONCOORD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New CuAAC-based method to reach bifunctional cyclam derivatives application in cancer imaging and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF Western section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Logonna-Daoulas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux radiopharmaceutiques au cuivre pour l’imagerie TEP et la thérapie des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée IBSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functionalization of TE1PA derivatives via CuAAC for cancer imaging and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Arëches-Beaufort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclam as Relevant Platform to Design 99mTc, 64Cu, or 109Pd Radiopharmaceuticals in Nuclear Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hojorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de radiopharmaceutiques à base de cyclam pour l'imagerie TEP au cuivre-64 et la thérapie des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel 64Cu/109Pd theranostic pair for a TE1PA-based trifunctional chelating agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF western section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo albumin-binding of a cyclam-based platform for imaging and therapy of cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GECOM Mini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trehalose-polyamine/DNA nanocomplexes: impact of vector architecture on cell and organ transfection selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ortega-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María L Santana-Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conchita Tros de Ilarduya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäel Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (14), pp.3445-3452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3tb02889e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly inert Cu(II) complexes of C-aryl bifunctional cyclam-picolinates with remarkable Cu-64-labelling and biodistribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Preclinical Evaluation of a 64Cu-Based Theranostic Approach in a Murine Model of Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06602e⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15071817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969219v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Evaluation of a 64Cu-Based Theranostic Approach in a Murine Model of Multiple Myeloma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Highly inert Cu(II) complexes of C-aryl bifunctional cyclam-picolinates with remarkable Cu-64-labelling and biodistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15071817⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.888-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06602e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161269v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium(II) coordination with polyazacycloalkanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relevance of Palladium to Radiopharmaceutical Development Considering Enhanced Coordination Properties of TE1PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn H S Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214343⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (41), pp.e202200942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583088v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Palladium to Radiopharmaceutical Development Considering Enhanced Coordination Properties of TE1PA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Palladium(II) coordination with polyazacycloalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M.P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200942⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 455, pp.214343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638161v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclam-Based Chelators Bearing Phosphonated Pyridine Pendants for 64 Cu-PET Imaging: Synthesis, Physicochemical Studies, Radiolabeling, and Bioimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Knighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (4), pp.2634-2648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Albumin‐Binding of a C ‐Functionalized Cyclam Platform for 64 Cu‐PET/CT Imaging in Breast Cancer Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ebenhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rijn Zeevaart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202000800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivities of cyclam derivatives with metal–amyloid-β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhye Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Min Suh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0QI00791A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Orthogonal N -Protected C -Functional Side-Bridged Cyclams to Give Access to Unsymmetrical Constrained BCAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201901013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TE1PA as innovating chelator for 64Cu immuno-TEP imaging: a comparative in vivo study with DOTA/NOTA by conjugation on 9E7.4 mAb in a syngeneic multiple myeloma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02266369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C-functionalized TE1PA and comparison with its analogues. An example of bioconjugation on 9E7.4 mAb for multiple myeloma 64 Cu-PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ob00499d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01804657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the copper( ii ) coordination properties of cyclam by subtle chemical modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selbi Nuryyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (34), pp.11479 - 11490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7DT00750G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching anions with coloured assemblies: binding of pH indicators by a giant-size polyammonium macrocycle for anion naked-eye recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (35), pp.8309 - 8321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ob01474g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [two-step/one week] synthesis of C-functionalized homocyclens and cyclams. Application to the preparation of conjugable BCAs without chelating properties alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (104), pp.85898 - 85910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra17133d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Control of the Regiospecific N -Functionalization of C -Functionalized Cyclam Bisaminal Derivatives and Application to the Synthesis of their TETA, TE2A, and CB-TE2A Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (5), pp.1885 - 1899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo4028566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bis-tetraamine ligand with a chromophoric 4-(9-anthracenyl)-2,6-dimethylpyridinyl linker for glyphosate and ATP sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Pouessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc J. Charbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3dt32325k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyphosate and ATP binding by mononuclear Zn(ii) complexes with non-symmetric ditopic polyamine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Pouessel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Bencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Valtancoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (35), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2DT31110K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,2,4-Triazine method of bipyridine ligand synthesis for the preparation of new luminescent Eu(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery N. Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry S. Kopchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (3), pp.597 - 607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2010.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Binding of Glyphosate by a Ditopic Cyclic-Open-Chain Polyazaligand in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Pouessel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Bencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (34), pp.6965 - 6973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring New Molecular Architectures for Anion Recognition: Synthesis and ATP Binding Properties of New Cyclam-Based Ditopic Polyammonium Receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bazzicalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Pouessel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Bencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.1582 - 1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asia.201100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono-N-alkylation of triethylenetetraamine. A new versatile route to polylinear aza-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP and triphosphate anions complexation by bis-linear tetraamines: Strong interactions at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Honraedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 362 (10), pp.3829 - 3834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a New Linear-Cyclic Ditopic Polyazaligand with a Xylenyl Linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein El Abidine Chamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (11), pp.1992 - 2000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00397910802630203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mono-N-alkylation of triethylenetetraamine. A new versatile route to polylinear aza-ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (21), pp.2521 - 2524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a New Ditopic Ligand Possessing Linear and Cyclic Tetraaza Subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (10), pp.1589 - 1600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00397910801929481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potentiometric and NMR investigation of triphosphate recognition by linear and bismacrocyclic octaamines possessing a 1,4-xylenyl linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 360 (9), pp.3026 - 3032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2007.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclohexanedione Bisaminals as Intermediates for Cyclen, Homocyclen, and Cyclam Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Prokhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (21), pp.3271 - 3282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00397910600910633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PowerfulN-Monoalkylation of Linear Tetraamines via Bisaminal Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Handel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2004 (24), pp.5027 - 5030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200400459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodium Complexes of Bidentate and Potentially Hemilabile Phosphorus Ligands for Hydroformylation of Styrene at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Des Abbayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chin.200445272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonolipids as non-viral vectors for gene therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Bolc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gable-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Yaouanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33, pp.923--934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0223-5234(99)80017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770726v1</w:t>
-              </w:r>
-[...885 lines deleted...]
-                <w:t xml:space="preserve">hal-04547167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5047,64 +5047,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">64Cu/*Pd-GluCAB: an in vivo albumin-binding theranostic radiopharmaceutical for dual active and passive targeting of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5129,77 +5129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Copper(II) TE1PA-based chelate for 64Cu-PET imaging: when an additional carboxyl group makes the difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of palladium to radiopharmaceutical development considering enhanced.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Modalities in Cancer Imaging and Therapy. Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,77 +5351,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICOLINATE CYCLAM PALLADIUM CHELATES AND USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 4 273 142 A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5608,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ollier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04542122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ortega-Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Santana-Armas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Tros de Ilarduya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tripier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02889e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06602e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M P Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rijn Zeevaart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn H S Driver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200942" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03583088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M.P. Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214343" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Knighton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03079054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Driver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ebenhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02961463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhee Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhye Kang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Min Suh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00791A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02270928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01804657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob00499d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selbi Nuryyeva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00750G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bartoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bencini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Giorgi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01474g" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra17133d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4028566" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Pouessel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Abada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J. Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt32325k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valtancoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31110K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Kozhevnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Kopchuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.11.058" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKHDWN3X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100972" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B961C471F9AAE5282A027C6FF50D8B97102F5AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzicalupi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-98D4SNFK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Del&#233;pine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93JDWCZV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Honraedt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2009.05.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ65DZ4L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein El Abidine Chamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910802630203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910801929481" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.02.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCBQ8JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629526v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Claudon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600910633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA9FA7A20F3400A3804DE44EA48CF275B301B286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Des Abbayes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200445272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB6SLXD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bolc'H" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gable-Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(99)80017-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D1D734EFD210FCE5480D8BB20B30DB92ABFF55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>