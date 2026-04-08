--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1606,203 +1606,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de vie des données en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planifier la production et la gestion des données de son projet avec un plan de gestion de données pour en faciliter la conservation et la diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bryas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. Le cycle de vie des données en archéologie, Aussois (France), France. 2025, pp.50</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Formations du consortium HN-MASAPlus, En ligne, France. 2025, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05292856v1</w:t>
+                <w:t xml:space="preserve">hal-05009018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier la production et la gestion des données de son projet avec un plan de gestion de données pour en faciliter la conservation et la diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cycle de vie des données en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bryas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Master. Formations du consortium HN-MASAPlus, En ligne, France. 2025, pp.63</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Le cycle de vie des données en archéologie, Aussois (France), France. 2025, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009018v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05292856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2005,51 +2005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="250AAA6A"/>
+    <w:nsid w:val="7B95C085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2153,51 +2153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A1929E2"/>
+    <w:nsid w:val="D3BB6334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2387,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-tellier-becquart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0880-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03326766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bellon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lequeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3MFBQ3FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04471123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunet-Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Danion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Christina Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-tellier-becquart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0880-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03326766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bellon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lequeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3MFBQ3FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04471123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunet-Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Danion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Christina Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>