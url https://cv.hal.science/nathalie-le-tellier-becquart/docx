--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1606,203 +1606,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier la production et la gestion des données de son projet avec un plan de gestion de données pour en faciliter la conservation et la diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cycle de vie des données en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bryas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Master. Formations du consortium HN-MASAPlus, En ligne, France. 2025, pp.63</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Le cycle de vie des données en archéologie, Aussois (France), France. 2025, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009018v1</w:t>
+                <w:t xml:space="preserve">halshs-05292856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de vie des données en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planifier la production et la gestion des données de son projet avec un plan de gestion de données pour en faciliter la conservation et la diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bryas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Formations du consortium HN-MASAPlus, En ligne, France. 2025, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-05292856v1</w:t>
+                <w:t xml:space="preserve">hal-05009018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2005,51 +2005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B95C085"/>
+    <w:nsid w:val="2CAD823A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2153,51 +2153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3BB6334"/>
+    <w:nsid w:val="70B8882F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2387,51 +2387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-tellier-becquart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0880-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03326766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bellon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lequeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3MFBQ3FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04471123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunet-Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Danion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Christina Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-le-tellier-becquart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0880-7194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03326766v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bellon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lequeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3MFBQ3FN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Humbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7794/3a3z-kf94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04471123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brunet-Villatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Danion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Christina Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>